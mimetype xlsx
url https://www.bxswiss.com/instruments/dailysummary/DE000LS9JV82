--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c34021bc4e74ff5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7ef15b7b2184fc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d649ee75b5a4c1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R044297c4e8fd4b09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a67c5a085834462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d649ee75b5a4c1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a9eb8e5d98842bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R044297c4e8fd4b09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>globale Sündenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>