--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7ef15b7b2184fc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf98c00d59c542bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R044297c4e8fd4b09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96705be568d64448"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a9eb8e5d98842bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R044297c4e8fd4b09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb99fd4e445746f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96705be568d64448" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>globale Sündenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>