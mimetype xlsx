--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eaabdb2b5f94448" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5f69329b0e54ea8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53d040a91d474536"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R106444e0cdb04f38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f44ec59b0684350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53d040a91d474536" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec33b83eb8f44c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R106444e0cdb04f38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>globale Sündenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>