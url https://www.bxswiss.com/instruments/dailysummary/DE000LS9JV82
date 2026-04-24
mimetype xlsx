--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5f69329b0e54ea8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21c4c02f06004f69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R106444e0cdb04f38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf36eb5227e7b4fa4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec33b83eb8f44c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R106444e0cdb04f38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50078b91d5fc487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf36eb5227e7b4fa4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>globale Sündenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,403</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>