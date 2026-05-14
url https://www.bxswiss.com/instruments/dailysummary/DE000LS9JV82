--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21c4c02f06004f69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56a583acdb3043fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf36eb5227e7b4fa4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re45638e918234ff7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50078b91d5fc487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf36eb5227e7b4fa4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19f5a53a084447ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re45638e918234ff7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>globale Sündenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>