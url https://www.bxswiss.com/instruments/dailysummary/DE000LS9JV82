--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56a583acdb3043fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf99c2d1580124840" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re45638e918234ff7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00567c92bc624dbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19f5a53a084447ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re45638e918234ff7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac1e68752d004710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00567c92bc624dbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>globale Sündenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...225 lines deleted...]
-          <x:t>165,070</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>164,632</x:t>
-[...350 lines deleted...]
-          <x:t>152,208</x:t>
+          <x:t>160,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>