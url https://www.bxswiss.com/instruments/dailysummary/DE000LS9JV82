--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf99c2d1580124840" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b794f97f80d4923" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00567c92bc624dbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64d21ff8c5ea47f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac1e68752d004710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00567c92bc624dbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d3f8702839f4d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64d21ff8c5ea47f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>globale Sündenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>159,123</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,451</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>156,385</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,462</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>