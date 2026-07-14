--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b794f97f80d4923" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83a1fbd3d5344494" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64d21ff8c5ea47f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38b45b71f6da45bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d3f8702839f4d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64d21ff8c5ea47f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a3a51ebb4554733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38b45b71f6da45bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>globale Sündenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,101</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>