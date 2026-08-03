--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83a1fbd3d5344494" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc52d29b51404fad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38b45b71f6da45bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07b99467fc644887"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a3a51ebb4554733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38b45b71f6da45bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04c5abd7f82b4bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07b99467fc644887" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>globale Sündenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>162,112</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>159,462</x:t>
-[...404 lines deleted...]
-          <x:t>154,101</x:t>
+          <x:t>160,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>