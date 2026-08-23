--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc52d29b51404fad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra31c6ba4265c49b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07b99467fc644887"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R712082e5ac774787"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04c5abd7f82b4bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07b99467fc644887" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ef8b46666fd4990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R712082e5ac774787" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>globale Sündenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>