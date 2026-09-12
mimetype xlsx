--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra31c6ba4265c49b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c34021bc4e74ff5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R712082e5ac774787"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d649ee75b5a4c1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ef8b46666fd4990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R712082e5ac774787" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a67c5a085834462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d649ee75b5a4c1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>globale Sündenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>164,795</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>164,795</x:t>
-[...490 lines deleted...]
-          <x:t>167,084</x:t>
+          <x:t>165,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>