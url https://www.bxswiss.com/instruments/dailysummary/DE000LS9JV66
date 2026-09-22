--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb816a4d9f0af4915" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ae713b2ba064805" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaa845f1d09d482f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R120da16ef6a9471c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc50fc7461d1244aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaa845f1d09d482f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0c0ac16c41a47e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R120da16ef6a9471c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TechTrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>