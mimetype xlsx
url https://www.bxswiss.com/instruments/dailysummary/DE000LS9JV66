--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ae713b2ba064805" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc583474b3c74ea8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R120da16ef6a9471c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe29091d6be74861"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0c0ac16c41a47e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R120da16ef6a9471c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a55acd63b474ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe29091d6be74861" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TechTrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>494,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>498,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>491,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>498,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>