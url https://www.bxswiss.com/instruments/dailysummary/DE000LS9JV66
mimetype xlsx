--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc583474b3c74ea8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9789ba326d3148e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe29091d6be74861"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b4004df9b544411"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a55acd63b474ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe29091d6be74861" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R676d60199db2439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b4004df9b544411" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TechTrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>511,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>524,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>522,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,146</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>