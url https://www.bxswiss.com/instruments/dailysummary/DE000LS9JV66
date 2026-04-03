--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a43226390f24227" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24546ee9fb1c4f3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccf36a5238224c83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbb1e58d3a4241ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a13dd21c2ec42cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccf36a5238224c83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c81c096d0d14465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbb1e58d3a4241ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TechTrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>