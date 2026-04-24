--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24546ee9fb1c4f3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23d0871ffd7e45f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbb1e58d3a4241ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d58d8c850ca40b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c81c096d0d14465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbb1e58d3a4241ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R656a4dae55e84ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d58d8c850ca40b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TechTrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>