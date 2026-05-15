--- v7 (2026-04-24)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23d0871ffd7e45f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re685044138b84c23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d58d8c850ca40b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7039a20976aa4784"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R656a4dae55e84ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d58d8c850ca40b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19231d2f27414ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7039a20976aa4784" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TechTrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>