--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re685044138b84c23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd050116e5d394025" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7039a20976aa4784"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1978c0b0b714465f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19231d2f27414ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7039a20976aa4784" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97e5e36987824d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1978c0b0b714465f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TechTrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,572</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>