--- v9 (2026-06-13)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd050116e5d394025" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29f045e322b04db4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1978c0b0b714465f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21c1d809b6034f47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97e5e36987824d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1978c0b0b714465f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50d45a7b95604b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21c1d809b6034f47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TechTrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>437,572</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>