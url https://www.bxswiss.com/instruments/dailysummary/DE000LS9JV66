--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29f045e322b04db4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9b226968f534784" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21c1d809b6034f47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f64b96e397d46d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50d45a7b95604b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21c1d809b6034f47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42d52b23b1fa4bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f64b96e397d46d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TechTrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...377 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>463,245</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>457,621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,015</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>