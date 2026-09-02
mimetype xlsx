--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9b226968f534784" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb816a4d9f0af4915" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f64b96e397d46d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaa845f1d09d482f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42d52b23b1fa4bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f64b96e397d46d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc50fc7461d1244aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaa845f1d09d482f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TechTrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>492,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>487,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>490,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>