--- v6 (2026-03-14)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93afd882826745ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2685a94c617466d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1be9f382133e4e41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8eee13e1dde4063"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3a93375fbb84360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1be9f382133e4e41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fcb636df2cb4fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8eee13e1dde4063" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Value Langfrist (USA/EU)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>199,977</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>