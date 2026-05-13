--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2685a94c617466d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd18ac96bbace4ba2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8eee13e1dde4063"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2a5926df49b49ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fcb636df2cb4fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8eee13e1dde4063" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra42ffd737c194841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2a5926df49b49ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Value Langfrist (USA/EU)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>