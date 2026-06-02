--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd18ac96bbace4ba2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re15303b8b9f04d44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2a5926df49b49ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc89786cc66d74145"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra42ffd737c194841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2a5926df49b49ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9431a8cec1b84b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc89786cc66d74145" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Value Langfrist (USA/EU)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>204,017</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...532 lines deleted...]
-          <x:t>206,950</x:t>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>