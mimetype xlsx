--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re15303b8b9f04d44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b62f682b2bd44d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc89786cc66d74145"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff28228520544b10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9431a8cec1b84b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc89786cc66d74145" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81ca89fa23264132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff28228520544b10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Value Langfrist (USA/EU)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>