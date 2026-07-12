--- v10 (2026-06-22)
+++ v11 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b62f682b2bd44d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca88e88b3a294d76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff28228520544b10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fcee57c24b447bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81ca89fa23264132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff28228520544b10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2e4e1d765154b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fcee57c24b447bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Value Langfrist (USA/EU)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>