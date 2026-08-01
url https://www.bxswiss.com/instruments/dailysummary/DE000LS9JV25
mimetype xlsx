--- v11 (2026-07-12)
+++ v12 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca88e88b3a294d76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re40df287b4604574" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fcee57c24b447bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bb05bd25f9e4c27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2e4e1d765154b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fcee57c24b447bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f0cd8a7ba504e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bb05bd25f9e4c27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Value Langfrist (USA/EU)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>