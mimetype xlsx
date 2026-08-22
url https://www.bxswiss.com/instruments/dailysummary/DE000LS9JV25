--- v12 (2026-08-01)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re40df287b4604574" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf43ccc13adc94348" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bb05bd25f9e4c27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09c1aca11ad3405d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f0cd8a7ba504e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bb05bd25f9e4c27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa5d58b1cdc14c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09c1aca11ad3405d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Value Langfrist (USA/EU)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>