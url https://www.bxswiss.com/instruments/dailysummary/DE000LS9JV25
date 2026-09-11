--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf43ccc13adc94348" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re69ac22b1c7547d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09c1aca11ad3405d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd060a1c95c814be7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa5d58b1cdc14c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09c1aca11ad3405d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R754321a27bdd49e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd060a1c95c814be7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Value Langfrist (USA/EU)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>222,587</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>218,473</x:t>
-[...463 lines deleted...]
-          <x:t>220,089</x:t>
+          <x:t>220,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>