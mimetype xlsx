--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re69ac22b1c7547d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f04a5bfb4d94251" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd060a1c95c814be7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4e96480ba61479e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R754321a27bdd49e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd060a1c95c814be7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0e6cb85ef0c4bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4e96480ba61479e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Value Langfrist (USA/EU)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,454</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>