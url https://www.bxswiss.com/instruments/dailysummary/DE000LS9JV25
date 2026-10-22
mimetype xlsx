--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f04a5bfb4d94251" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe642702958440f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4e96480ba61479e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1a8b647991a4d24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0e6cb85ef0c4bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4e96480ba61479e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf4f09a1308740f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1a8b647991a4d24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Value Langfrist (USA/EU)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,666</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,378</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>