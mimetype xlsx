--- v6 (2026-03-14)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdff2d724bf8b4034" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15cfdb1561774207" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86d61a5dd9314eb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf4131ad17ed423f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21415b3e279d4ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86d61a5dd9314eb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bc8511298b448d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf4131ad17ed423f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AG-DMTS_10Back</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>55,414</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>