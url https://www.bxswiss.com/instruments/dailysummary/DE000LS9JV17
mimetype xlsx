--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15cfdb1561774207" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1d79af8c6b54557" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf4131ad17ed423f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R656b1085bf004f88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bc8511298b448d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf4131ad17ed423f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7965e503db7f4336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R656b1085bf004f88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AG-DMTS_10Back</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>