--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1d79af8c6b54557" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30824b65a9aa46b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R656b1085bf004f88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11e40aaf30ac4b91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7965e503db7f4336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R656b1085bf004f88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd8501d19a6d4255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11e40aaf30ac4b91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AG-DMTS_10Back</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...220 lines deleted...]
-          <x:t>58,438</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,545</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>56,806</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,064</x:t>
-[...112 lines deleted...]
-          <x:t>55,236</x:t>
+          <x:t>57,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>