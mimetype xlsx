--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30824b65a9aa46b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d395ff05ca94178" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11e40aaf30ac4b91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R616a848c82124c54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd8501d19a6d4255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11e40aaf30ac4b91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4821dce02274821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R616a848c82124c54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AG-DMTS_10Back</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>