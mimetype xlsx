--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d395ff05ca94178" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra099fc58c093455d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R616a848c82124c54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R966b658cd2fb4b08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4821dce02274821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R616a848c82124c54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73f09231477748a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R966b658cd2fb4b08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AG-DMTS_10Back</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...284 lines deleted...]
-          <x:t>57,440</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,585</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,196</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>