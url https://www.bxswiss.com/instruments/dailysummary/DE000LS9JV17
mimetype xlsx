--- v11 (2026-07-23)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra099fc58c093455d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd40e3acabba3412b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R966b658cd2fb4b08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b052664372748f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73f09231477748a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R966b658cd2fb4b08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09f0f3a219444e79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b052664372748f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AG-DMTS_10Back</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>64,816</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>