--- v12 (2026-09-01)
+++ v13 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd40e3acabba3412b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5c2fc7051314122" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b052664372748f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4223cca6499e4665"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09f0f3a219444e79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b052664372748f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf46c06b9bb2d4d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4223cca6499e4665" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AG-DMTS_10Back</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>