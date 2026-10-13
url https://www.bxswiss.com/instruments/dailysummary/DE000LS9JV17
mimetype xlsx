--- v13 (2026-09-21)
+++ v14 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5c2fc7051314122" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f7d861e45f34729" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4223cca6499e4665"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c21d53385bd4cf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf46c06b9bb2d4d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4223cca6499e4665" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e185225fb8a4f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c21d53385bd4cf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AG-DMTS_10Back</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>