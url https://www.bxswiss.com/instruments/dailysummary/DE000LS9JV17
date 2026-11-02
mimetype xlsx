--- v14 (2026-10-13)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f7d861e45f34729" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67a37c90a7ac4ec6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c21d53385bd4cf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44b6a0ddf7954d29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e185225fb8a4f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c21d53385bd4cf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bccde16df5648d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44b6a0ddf7954d29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AG-DMTS_10Back</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,577</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>