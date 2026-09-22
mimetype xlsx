--- v10 (2026-09-02)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12683fc3c02f4784" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c3d3ccbeaa94edd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re08e5491c9794925"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dce434631174b94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c5b08a01f064f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re08e5491c9794925" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf4eab8f6aa14fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dce434631174b94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Startups</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,523 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...52 lines deleted...]
-          <x:t>105,558</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,343</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>105,926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,799</x:t>
         </x:is>
       </x:c>
@@ -677,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>