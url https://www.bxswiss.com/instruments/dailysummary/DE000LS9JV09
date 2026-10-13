--- v11 (2026-09-22)
+++ v12 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c3d3ccbeaa94edd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9450e87f367a4b55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dce434631174b94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R515739624b014cef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf4eab8f6aa14fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dce434631174b94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad2a06b2fe724326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R515739624b014cef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Startups</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>106,147</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,006</x:t>
-[...220 lines deleted...]
-          <x:t>106,204</x:t>
+          <x:t>106,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>