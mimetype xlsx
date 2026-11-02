--- v12 (2026-10-13)
+++ v13 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9450e87f367a4b55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcc8c0dec9e14165" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R515739624b014cef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58d6a102ced14de0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad2a06b2fe724326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R515739624b014cef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b8340b861144f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58d6a102ced14de0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Startups</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,50 +339,428 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>