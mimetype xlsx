--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b5af5466f714ad7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f81c0859e14b5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0cc531bcba84a41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca59aee3057244fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf29759c4f2084682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0cc531bcba84a41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bc5991f2df845f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca59aee3057244fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Startups</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...122 lines deleted...]
-          <x:t>102,943</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,993</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>102,846</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,905</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>102,959</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,251</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>102,017</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>