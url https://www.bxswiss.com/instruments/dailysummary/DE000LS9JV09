--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f81c0859e14b5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95fc04c6253841d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca59aee3057244fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1619d8e040324358"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bc5991f2df845f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca59aee3057244fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3641e4e99e6d4b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1619d8e040324358" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Startups</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>