--- v6 (2026-04-24)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95fc04c6253841d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R738f55fae4074b32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1619d8e040324358"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51651b41f7eb4d5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3641e4e99e6d4b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1619d8e040324358" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56de2e01bc0e4455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51651b41f7eb4d5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Startups</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>103,120</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,176</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>103,663</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,306</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...278 lines deleted...]
-          <x:t>15.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,086</x:t>
-[...171 lines deleted...]
-          <x:t>103,428</x:t>
+          <x:t>103,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>