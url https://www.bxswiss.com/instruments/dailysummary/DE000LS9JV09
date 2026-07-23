--- v7 (2026-06-13)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R738f55fae4074b32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0d0b54c4c744c4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51651b41f7eb4d5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83747308b6dc4d35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56de2e01bc0e4455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51651b41f7eb4d5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R113fbcef67e24c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83747308b6dc4d35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Startups</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...512 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,771</x:t>
-[...90 lines deleted...]
-          <x:t>103,760</x:t>
+          <x:t>103,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>