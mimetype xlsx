--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0d0b54c4c744c4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ba5ed2462ef42d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83747308b6dc4d35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3267491fa1e446e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R113fbcef67e24c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83747308b6dc4d35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb8736fc3f234202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3267491fa1e446e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Startups</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,316</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,468</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>