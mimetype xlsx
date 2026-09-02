--- v9 (2026-08-12)
+++ v10 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ba5ed2462ef42d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12683fc3c02f4784" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3267491fa1e446e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re08e5491c9794925"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb8736fc3f234202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3267491fa1e446e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c5b08a01f064f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re08e5491c9794925" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Startups</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JV09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,399</x:t>
@@ -737,31 +272,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>