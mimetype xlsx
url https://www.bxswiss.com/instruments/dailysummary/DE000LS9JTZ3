--- v15 (2026-09-12)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0731a8b23bd34cd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01bfe0896d6d4e4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R803dabacf26946dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc4e0226fd264b6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1027870d0cd34c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R803dabacf26946dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b41ec53ca804dc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc4e0226fd264b6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>pink elephants value investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...576 lines deleted...]
-          <x:t>92,802</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,781</x:t>
-[...53 lines deleted...]
-          <x:t>92,030</x:t>
+          <x:t>91,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>