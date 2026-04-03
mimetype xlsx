--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4ef513dbeb64584" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R407ec851240a4f46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2995a4f5f1fd4476"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca2f4ef048d74452"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8f335cd42ba4951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2995a4f5f1fd4476" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2ee36248bd6461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca2f4ef048d74452" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>pink elephants value investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...176 lines deleted...]
-          <x:t>73,590</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,440</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>73,435</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>