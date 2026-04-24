--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R407ec851240a4f46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab5589d3e4ea4828" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca2f4ef048d74452"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdad26f5969bb499a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2ee36248bd6461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca2f4ef048d74452" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e379969fe7448d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdad26f5969bb499a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>pink elephants value investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,844</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>