--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab5589d3e4ea4828" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ca16224d7744438" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdad26f5969bb499a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c6caedb97d2490e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e379969fe7448d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdad26f5969bb499a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f8a97e819ea492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c6caedb97d2490e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>pink elephants value investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>