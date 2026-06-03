--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ca16224d7744438" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91cad36bc02f43dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c6caedb97d2490e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf443970e7cd4069"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f8a97e819ea492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c6caedb97d2490e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9550ef55a7fd44b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf443970e7cd4069" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>pink elephants value investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>