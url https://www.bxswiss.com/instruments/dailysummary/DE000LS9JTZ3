--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91cad36bc02f43dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb96b994a03e413e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf443970e7cd4069"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83998162194442e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9550ef55a7fd44b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf443970e7cd4069" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R488dfdfd964847db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83998162194442e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>pink elephants value investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>