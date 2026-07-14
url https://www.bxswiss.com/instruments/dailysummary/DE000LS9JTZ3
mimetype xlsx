--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb96b994a03e413e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a52192b42944f20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83998162194442e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb1d63b67a724a9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R488dfdfd964847db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83998162194442e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43b14df74e7d4014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb1d63b67a724a9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>pink elephants value investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>