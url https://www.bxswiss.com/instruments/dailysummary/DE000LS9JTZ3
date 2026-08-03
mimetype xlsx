--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a52192b42944f20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R932ea61ee5c34993" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb1d63b67a724a9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcfee95bb4e24cae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43b14df74e7d4014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb1d63b67a724a9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63475814e8614fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcfee95bb4e24cae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>pink elephants value investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>84,600</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,938</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>90,059</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>