--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R932ea61ee5c34993" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabf0751b973f45d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcfee95bb4e24cae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ba6f588eeed42c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63475814e8614fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcfee95bb4e24cae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3f569fc7ba64eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ba6f588eeed42c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>pink elephants value investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>