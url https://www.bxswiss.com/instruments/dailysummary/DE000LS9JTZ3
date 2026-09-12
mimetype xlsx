--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabf0751b973f45d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0731a8b23bd34cd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ba6f588eeed42c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R803dabacf26946dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3f569fc7ba64eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ba6f588eeed42c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1027870d0cd34c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R803dabacf26946dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>pink elephants value investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>