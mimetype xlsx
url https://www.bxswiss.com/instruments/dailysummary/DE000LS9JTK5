--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96ec07b5faa64d08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reda9ff8797e9457f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cc33e57ae90417f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R084a1fe7614847cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b38db5d33184c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cc33e57ae90417f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rade2f62d80814cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R084a1fe7614847cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Evergreen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>