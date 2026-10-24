--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reda9ff8797e9457f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72406aed6b784829" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R084a1fe7614847cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33e7b660a05f480b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rade2f62d80814cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R084a1fe7614847cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R767fd0a986074632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33e7b660a05f480b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Evergreen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>