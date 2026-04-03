--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65f9eb212b8145e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra919eadd06664457" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac24e67a94d3480d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14abd7218bdb4722"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31915f72893947d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac24e67a94d3480d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b04cc755f3544d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14abd7218bdb4722" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Evergreen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>