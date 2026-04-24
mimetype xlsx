--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra919eadd06664457" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re663fefacc0049a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14abd7218bdb4722"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb171f58a463e4e87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b04cc755f3544d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14abd7218bdb4722" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f3c0239e7bd449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb171f58a463e4e87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Evergreen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...350 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,646</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>76,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,187</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>