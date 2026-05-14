--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re663fefacc0049a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74cb0301d6d04d13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb171f58a463e4e87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d8d0ebaefda43ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f3c0239e7bd449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb171f58a463e4e87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R507565f8c8334426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d8d0ebaefda43ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Evergreen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,156</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>