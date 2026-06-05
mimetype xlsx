--- v5 (2026-05-14)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74cb0301d6d04d13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9f6249bdb9f42d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d8d0ebaefda43ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3096124dc1c1459d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R507565f8c8334426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d8d0ebaefda43ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R876ff74736b64944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3096124dc1c1459d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Evergreen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>