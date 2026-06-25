--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9f6249bdb9f42d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cacc970954d4d3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3096124dc1c1459d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf6ceaaa0ed84c57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R876ff74736b64944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3096124dc1c1459d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra91258689ca04866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf6ceaaa0ed84c57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Evergreen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>