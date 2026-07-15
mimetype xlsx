--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cacc970954d4d3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4b57197717e45d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf6ceaaa0ed84c57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ebd199e79704bf4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra91258689ca04866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf6ceaaa0ed84c57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0116be09817540de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ebd199e79704bf4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Evergreen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>