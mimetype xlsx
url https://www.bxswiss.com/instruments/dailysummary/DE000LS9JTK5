--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4b57197717e45d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d66ec33505e4de9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ebd199e79704bf4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc13f2eff041a4e7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0116be09817540de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ebd199e79704bf4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61fe08f9580048d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc13f2eff041a4e7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Evergreen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>