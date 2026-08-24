--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d66ec33505e4de9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb5897fc02b94a66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc13f2eff041a4e7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re549c77838504a63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61fe08f9580048d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc13f2eff041a4e7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf62cae5232af40de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re549c77838504a63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Evergreen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,301</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...497 lines deleted...]
-          <x:t>100,970</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>