--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb5897fc02b94a66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96ec07b5faa64d08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re549c77838504a63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cc33e57ae90417f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf62cae5232af40de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re549c77838504a63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b38db5d33184c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cc33e57ae90417f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Evergreen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,576 +149,198 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>92,635</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,712</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,038</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>