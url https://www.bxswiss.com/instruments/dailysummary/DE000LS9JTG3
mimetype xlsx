--- v13 (2026-09-14)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recfabd1d2ce4435c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf53f38f53503463c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca56835dbd9d4f21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49f3afad42b9466f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd76dbe781cff48ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca56835dbd9d4f21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06fa18d7bf4f41f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49f3afad42b9466f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>all_concept1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>