--- v14 (2026-10-05)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf53f38f53503463c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cf208e333c540fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49f3afad42b9466f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91930440b1f2430b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06fa18d7bf4f41f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49f3afad42b9466f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ba86f78ced74c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91930440b1f2430b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>all_concept1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>