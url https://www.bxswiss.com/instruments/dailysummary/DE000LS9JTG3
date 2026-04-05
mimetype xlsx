--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddf60ce58d5a4cd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9259f8843ee448c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad77ca90a950401f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R878bf95fa8c6488a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R261d989f8b9e46bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad77ca90a950401f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc01c44b052fc40d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R878bf95fa8c6488a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>all_concept1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>