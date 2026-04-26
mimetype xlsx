--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9259f8843ee448c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e2f30ae2bc04819" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R878bf95fa8c6488a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d4378e71c4c4816"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc01c44b052fc40d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R878bf95fa8c6488a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re449836afa754882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d4378e71c4c4816" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>all_concept1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>255,136</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,155</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>253,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,332</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>