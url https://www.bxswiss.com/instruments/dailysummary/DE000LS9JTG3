--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e2f30ae2bc04819" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69f5775a07644099" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d4378e71c4c4816"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R684dfaf2e2534585"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re449836afa754882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d4378e71c4c4816" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32927c2479c64ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R684dfaf2e2534585" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>all_concept1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,606</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>