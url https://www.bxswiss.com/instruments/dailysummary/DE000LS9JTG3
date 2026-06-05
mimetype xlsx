--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69f5775a07644099" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d72c98e44da4347" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R684dfaf2e2534585"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd19ad892c654070"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32927c2479c64ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R684dfaf2e2534585" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R041683edd52147a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd19ad892c654070" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>all_concept1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...220 lines deleted...]
-          <x:t>258,286</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,378</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...197 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,222</x:t>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>