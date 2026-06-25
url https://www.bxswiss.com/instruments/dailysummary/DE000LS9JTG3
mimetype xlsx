--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d72c98e44da4347" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13323aac5fba419e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd19ad892c654070"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd22b356bfc844939"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R041683edd52147a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd19ad892c654070" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fe93ae241924fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd22b356bfc844939" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>all_concept1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>