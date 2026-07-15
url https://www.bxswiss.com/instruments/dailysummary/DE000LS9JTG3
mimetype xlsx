--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13323aac5fba419e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1ca00d9f0cb4ae5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd22b356bfc844939"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d94902d71104012"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fe93ae241924fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd22b356bfc844939" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ba5e2f6e7bd4f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d94902d71104012" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>all_concept1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>