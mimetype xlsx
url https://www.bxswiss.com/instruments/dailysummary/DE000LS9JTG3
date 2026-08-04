--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1ca00d9f0cb4ae5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3d83fedb14e4b27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d94902d71104012"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8af485c8ed542b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ba5e2f6e7bd4f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d94902d71104012" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3660084ae4954fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8af485c8ed542b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>all_concept1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,156</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>