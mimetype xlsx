--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3d83fedb14e4b27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ed5d36bb5564760" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8af485c8ed542b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8d4fcbb9abb4c79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3660084ae4954fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8af485c8ed542b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aaa0d1cc5ab4da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8d4fcbb9abb4c79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>all_concept1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>