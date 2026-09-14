--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ed5d36bb5564760" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recfabd1d2ce4435c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8d4fcbb9abb4c79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca56835dbd9d4f21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aaa0d1cc5ab4da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8d4fcbb9abb4c79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd76dbe781cff48ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca56835dbd9d4f21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>all_concept1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>