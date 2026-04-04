--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R371741547f334a70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f0001d6642b4c6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf4e328d61f64c6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6efeca6f00d74b09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84aca7725f5d4be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf4e328d61f64c6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45dd378bc3b642db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6efeca6f00d74b09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>271,829</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>269,726</x:t>
-[...479 lines deleted...]
-        <x:is>
           <x:t>273,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,295</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>