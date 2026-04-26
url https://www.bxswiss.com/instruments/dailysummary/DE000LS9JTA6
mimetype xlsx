--- v6 (2026-04-04)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f0001d6642b4c6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e42562640c04f7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6efeca6f00d74b09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R743a95cea6c842f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45dd378bc3b642db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6efeca6f00d74b09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf14ab799659d4562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R743a95cea6c842f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>263,934</x:t>
-[...603 lines deleted...]
-          <x:t>260,519</x:t>
+          <x:t>269,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>