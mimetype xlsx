--- v7 (2026-04-26)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e42562640c04f7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84b90010e61e48a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R743a95cea6c842f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fcbdfdcb5ec44f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf14ab799659d4562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R743a95cea6c842f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R477bb0bee6294c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fcbdfdcb5ec44f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>293,351</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>