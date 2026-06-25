--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84b90010e61e48a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0fadb4bbd544832" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fcbdfdcb5ec44f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R748548c4f07b4c7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R477bb0bee6294c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fcbdfdcb5ec44f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68bf22e7efca43e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R748548c4f07b4c7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>