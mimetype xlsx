--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0fadb4bbd544832" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d3e3c2d159947b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R748548c4f07b4c7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R908ae7325e4047df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68bf22e7efca43e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R748548c4f07b4c7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc36779f1a8db4128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R908ae7325e4047df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>