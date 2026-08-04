--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d3e3c2d159947b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf18b52291d6d4239" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R908ae7325e4047df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e8e6a437a2b42da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc36779f1a8db4128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R908ae7325e4047df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d125c00d2bb4d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e8e6a437a2b42da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>