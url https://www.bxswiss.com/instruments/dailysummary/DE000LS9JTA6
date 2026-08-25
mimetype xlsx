--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf18b52291d6d4239" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a1bb46141024834" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e8e6a437a2b42da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c43a73286c24df5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d125c00d2bb4d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e8e6a437a2b42da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcab8b5904445482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c43a73286c24df5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,552</x:t>
@@ -710,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>