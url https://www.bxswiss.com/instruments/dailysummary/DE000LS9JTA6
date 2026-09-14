--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a1bb46141024834" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d5f882948de404b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c43a73286c24df5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60a520d808c64c7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcab8b5904445482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c43a73286c24df5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f2ac6a5816b4073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60a520d808c64c7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,485 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,925</x:t>
@@ -690,31 +272,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>