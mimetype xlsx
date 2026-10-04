--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d5f882948de404b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R857582ff321a4d4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60a520d808c64c7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e7ee1da88a44841"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f2ac6a5816b4073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60a520d808c64c7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5b62972275b4d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e7ee1da88a44841" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,368 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...316 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -677,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>