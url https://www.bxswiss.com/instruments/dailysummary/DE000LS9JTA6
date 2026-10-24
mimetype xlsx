--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R857582ff321a4d4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd2d0adec36d4bf3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e7ee1da88a44841"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f2097dd2f774873"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5b62972275b4d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e7ee1da88a44841" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1193746928f94bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f2097dd2f774873" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JTA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>