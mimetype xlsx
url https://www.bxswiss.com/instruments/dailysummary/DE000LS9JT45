--- v12 (2026-09-06)
+++ v13 (2026-09-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81048cea27bd4a61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbca5b22822844d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52fa2c3309854e27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad9f7404ef1c4b5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32f0215078c747c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52fa2c3309854e27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a7e8b5d08904345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad9f7404ef1c4b5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker Dividenden und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JT45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.052,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.054,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.044,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.045,078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.054,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.056,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.046,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.048,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.011,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.011,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.006,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.006,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.006,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.010,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.003,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.007,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.011,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.011,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.003,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.006,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.003,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>999,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>999,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.006,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.010,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>