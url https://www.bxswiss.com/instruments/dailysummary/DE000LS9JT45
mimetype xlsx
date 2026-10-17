--- v13 (2026-09-27)
+++ v14 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbca5b22822844d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9aed88f58dea412f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad9f7404ef1c4b5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fa5bbf9846c489d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a7e8b5d08904345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad9f7404ef1c4b5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91466e285f004ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fa5bbf9846c489d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker Dividenden und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JT45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.003,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.007,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.011,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.011,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.003,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.006,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.002,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.005,881</x:t>
-[...224 lines deleted...]
-        <x:is>
           <x:t>1.003,487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>999,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.014,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>999,523</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.009,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.012,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.006,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.010,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.011,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.006,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.010,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.011,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.004,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.004,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.004,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.007,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>999,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>996,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.010,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.007,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>