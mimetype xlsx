--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra310e66ba90b4cb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60b3cb749bb141af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dcc963091bc45c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9e72a1903054e7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d2cefa7e7574e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dcc963091bc45c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd640740c7fe7446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9e72a1903054e7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker Dividenden und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JT45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.009,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.017,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.006,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.017,826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>960,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>974,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>959,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>964,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>938,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>938,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>938,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>943,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>943,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>