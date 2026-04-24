--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60b3cb749bb141af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83dcb9d4779b4be0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9e72a1903054e7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9ab86939be44f46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd640740c7fe7446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9e72a1903054e7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0698caf9fac04fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9ab86939be44f46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker Dividenden und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JT45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>911,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>936,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>910,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>927,708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>971,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>982,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>970,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>979,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>999,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>