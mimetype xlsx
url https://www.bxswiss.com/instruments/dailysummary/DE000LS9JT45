--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83dcb9d4779b4be0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e285e0fe9414706" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9ab86939be44f46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2333847c05e6475b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0698caf9fac04fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9ab86939be44f46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbca0eb078b26433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2333847c05e6475b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker Dividenden und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JT45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>986,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>990,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>982,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>983,186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>974,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>979,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>972,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>974,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>943,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>