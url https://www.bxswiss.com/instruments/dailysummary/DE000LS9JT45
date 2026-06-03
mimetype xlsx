--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e285e0fe9414706" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15b44db8278047cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2333847c05e6475b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7673116e56a646a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbca0eb078b26433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2333847c05e6475b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff4dad8993a6483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7673116e56a646a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker Dividenden und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JT45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>968,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>971,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>956,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>958,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>958,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>961,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>955,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>957,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>