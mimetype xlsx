--- v8 (2026-06-03)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15b44db8278047cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc306b16fdc64c17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7673116e56a646a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81ca71b4e0634da3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff4dad8993a6483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7673116e56a646a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7bab70acefc40f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81ca71b4e0634da3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker Dividenden und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JT45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...392 lines deleted...]
-          <x:t>967,880</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>969,220</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>955,557</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>999,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.004,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>996,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.004,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>