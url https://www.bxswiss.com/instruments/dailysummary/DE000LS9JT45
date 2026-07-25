--- v9 (2026-07-05)
+++ v10 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc306b16fdc64c17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1811e681bc04038" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81ca71b4e0634da3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70807b7f431748e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7bab70acefc40f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81ca71b4e0634da3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd649c3a04b434d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70807b7f431748e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker Dividenden und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JT45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>980,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>986,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>980,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>985,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.017,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.022,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.012,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.020,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.006,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.010,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.015,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.003,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.004,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.004,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.006,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.004,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>999,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>993,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>996,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>993,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.007,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>996,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>999,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>993,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>996,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.007,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>996,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.004,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>999,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>999,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.011,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>