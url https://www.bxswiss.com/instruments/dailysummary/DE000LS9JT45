--- v10 (2026-07-25)
+++ v11 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1811e681bc04038" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dec0ff613f14787" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70807b7f431748e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra629f765573c4e58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd649c3a04b434d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70807b7f431748e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6af4c8df4984d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra629f765573c4e58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker Dividenden und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JT45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.004,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.005,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>994,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>999,446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>999,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.012,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>998,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.011,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.010,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.011,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>