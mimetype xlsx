--- v11 (2026-08-14)
+++ v12 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dec0ff613f14787" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81048cea27bd4a61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra629f765573c4e58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52fa2c3309854e27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6af4c8df4984d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra629f765573c4e58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32f0215078c747c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52fa2c3309854e27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker Dividenden und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JT45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.024,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.034,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.024,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.025,264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.035,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.035,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.022,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.024,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>