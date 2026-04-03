--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R143b4277c3ae4177" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re25b2819d2a44d81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d33ccfca0774ccb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raadcb3fec9774193"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23bedf1259a94036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d33ccfca0774ccb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3e5f38105fa44e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raadcb3fec9774193" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>231,357</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>