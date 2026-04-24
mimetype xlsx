--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re25b2819d2a44d81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce932cd6b3d142a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raadcb3fec9774193"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3f601ecc36c43d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3e5f38105fa44e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raadcb3fec9774193" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48f4d3e876b64982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3f601ecc36c43d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>