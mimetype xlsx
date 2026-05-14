--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce932cd6b3d142a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bc121fbfcb645c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3f601ecc36c43d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f5b015984ca454b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48f4d3e876b64982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3f601ecc36c43d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c9fe67bb08f4532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f5b015984ca454b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>