--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bc121fbfcb645c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bc78973990a420e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f5b015984ca454b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd32701d7e0d043cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c9fe67bb08f4532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f5b015984ca454b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aedcd02d5744fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd32701d7e0d043cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>