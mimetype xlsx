--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bc78973990a420e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71fb8c3162854051" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd32701d7e0d043cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2268442dbf464bdb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aedcd02d5744fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd32701d7e0d043cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2d12be44d83461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2268442dbf464bdb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>242,756</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>241,847</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>243,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,595</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,756</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>