--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71fb8c3162854051" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7d7904a18954d1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2268442dbf464bdb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8c9964843834822"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2d12be44d83461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2268442dbf464bdb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b4108c6ee954ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8c9964843834822" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>243,699</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>241,988</x:t>
-[...517 lines deleted...]
-          <x:t>235,756</x:t>
+          <x:t>244,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>