--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7d7904a18954d1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28a39810b57c42d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8c9964843834822"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d46b98c98f3429f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b4108c6ee954ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8c9964843834822" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc8514062d2c459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d46b98c98f3429f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>242,501</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>242,697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,265</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>