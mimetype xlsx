--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28a39810b57c42d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1120176e5dc4d27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d46b98c98f3429f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdfc1951e9dd45e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc8514062d2c459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d46b98c98f3429f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80fb117fd9634549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdfc1951e9dd45e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>