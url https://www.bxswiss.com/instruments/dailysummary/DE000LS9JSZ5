--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1120176e5dc4d27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e345fafd81542c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdfc1951e9dd45e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf353a03feef143af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80fb117fd9634549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdfc1951e9dd45e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b111d9eefe44693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf353a03feef143af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>