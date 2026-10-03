--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e345fafd81542c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17677d3ebbdb4b19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf353a03feef143af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99186951356844ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b111d9eefe44693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf353a03feef143af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f15299a4d9b4e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99186951356844ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>