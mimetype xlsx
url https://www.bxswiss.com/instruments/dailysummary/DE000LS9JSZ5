--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17677d3ebbdb4b19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf97325cb3d7a4f1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99186951356844ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4fcd29fbb8f476d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f15299a4d9b4e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99186951356844ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd939681f1d184fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4fcd29fbb8f476d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>