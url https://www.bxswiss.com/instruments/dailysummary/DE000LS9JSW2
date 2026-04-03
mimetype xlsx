--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8072f7dbaf5a41b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R746f1b2ebfc54898" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd25cbe28ac44c30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4f11cf747fb4847"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3e86e2ae09d4cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd25cbe28ac44c30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfec4c4384d04420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4f11cf747fb4847" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRESSInvest, Mining&amp;Processing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>