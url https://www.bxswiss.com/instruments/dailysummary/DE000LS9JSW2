--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R746f1b2ebfc54898" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40c6b77447fc4ae2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4f11cf747fb4847"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf209ec5aa3649e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfec4c4384d04420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4f11cf747fb4847" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63906b86f6844735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf209ec5aa3649e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRESSInvest, Mining&amp;Processing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>