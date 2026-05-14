--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40c6b77447fc4ae2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6f0a181af8f4ce0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf209ec5aa3649e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e482d6a561445a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63906b86f6844735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf209ec5aa3649e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20979e2460a44438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e482d6a561445a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRESSInvest, Mining&amp;Processing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,459</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>