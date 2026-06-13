--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6f0a181af8f4ce0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2149ae525a743ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e482d6a561445a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d36c2b1a5154a31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20979e2460a44438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e482d6a561445a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0f23bd7e30f4ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d36c2b1a5154a31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRESSInvest, Mining&amp;Processing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>