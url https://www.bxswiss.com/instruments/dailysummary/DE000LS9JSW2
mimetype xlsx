--- v9 (2026-06-13)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2149ae525a743ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffb9e8c7ee184f76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d36c2b1a5154a31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d4c881214ce49cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0f23bd7e30f4ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d36c2b1a5154a31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc947b41a8c4d4307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d4c881214ce49cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRESSInvest, Mining&amp;Processing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>257,164</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>