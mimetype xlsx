--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffb9e8c7ee184f76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R668ec45890fe48db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d4c881214ce49cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8f50401b5b34410"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc947b41a8c4d4307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d4c881214ce49cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27178619cad44524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8f50401b5b34410" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRESSInvest, Mining&amp;Processing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>