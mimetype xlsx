--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R668ec45890fe48db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dc884df9fe04dcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8f50401b5b34410"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra36997f46e5c4520"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27178619cad44524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8f50401b5b34410" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb4bca7c9368424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra36997f46e5c4520" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRESSInvest, Mining&amp;Processing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,169</x:t>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>