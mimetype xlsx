--- v12 (2026-09-01)
+++ v13 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dc884df9fe04dcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra153e409fa554c14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra36997f46e5c4520"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38a0c7e375484a32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb4bca7c9368424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra36997f46e5c4520" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R428f3900ee124803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38a0c7e375484a32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRESSInvest, Mining&amp;Processing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>