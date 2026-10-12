--- v13 (2026-09-21)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra153e409fa554c14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c6b7eefd64a4b1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38a0c7e375484a32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R846fdcaa0ca04bb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R428f3900ee124803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38a0c7e375484a32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc624e1b8b1f449a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R846fdcaa0ca04bb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRESSInvest, Mining&amp;Processing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>