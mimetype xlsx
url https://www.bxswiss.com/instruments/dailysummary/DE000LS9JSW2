--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c6b7eefd64a4b1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9a6b29d897f42b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R846fdcaa0ca04bb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbad3f7c552614530"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc624e1b8b1f449a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R846fdcaa0ca04bb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bc8ef86bf5840ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbad3f7c552614530" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRESSInvest, Mining&amp;Processing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>