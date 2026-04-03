--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd371c290f21f496d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcf12274bda24b0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R852827264ee34a32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74cb7e5670e44108"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e10a26d23ce4e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R852827264ee34a32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R103aae7bd2da4e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74cb7e5670e44108" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Aktien DF1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...296 lines deleted...]
-          <x:t>25.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>159,752</x:t>
-[...26 lines deleted...]
-          <x:t>159,990</x:t>
+          <x:t>159,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>159,601</x:t>
-[...296 lines deleted...]
-          <x:t>157,753</x:t>
+          <x:t>159,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>