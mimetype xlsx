--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcf12274bda24b0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53e335b3d27e4ea5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74cb7e5670e44108"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdf4c49395bc4423"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R103aae7bd2da4e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74cb7e5670e44108" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d1920e408a640e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdf4c49395bc4423" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Aktien DF1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>