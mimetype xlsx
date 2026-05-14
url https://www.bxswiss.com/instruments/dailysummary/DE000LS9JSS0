--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53e335b3d27e4ea5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re30945b7a2e74c84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdf4c49395bc4423"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R546bcdd2bd8d48b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d1920e408a640e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdf4c49395bc4423" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d688642e5fe45e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R546bcdd2bd8d48b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Aktien DF1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>