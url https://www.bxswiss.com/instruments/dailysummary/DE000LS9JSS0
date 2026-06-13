--- v9 (2026-05-14)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re30945b7a2e74c84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f9ff60fb549467f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R546bcdd2bd8d48b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2339b601e11d48d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d688642e5fe45e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R546bcdd2bd8d48b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b0101ff3dc64597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2339b601e11d48d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Aktien DF1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>160,309</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,070</x:t>
-[...544 lines deleted...]
-          <x:t>159,491</x:t>
+          <x:t>160,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>