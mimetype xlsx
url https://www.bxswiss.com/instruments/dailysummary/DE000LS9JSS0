--- v10 (2026-06-13)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f9ff60fb549467f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R131dae38fc074e09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2339b601e11d48d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08f795bc57c242fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b0101ff3dc64597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2339b601e11d48d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0258da7ca284732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08f795bc57c242fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Aktien DF1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...566 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,711</x:t>
-[...36 lines deleted...]
-          <x:t>160,561</x:t>
+          <x:t>160,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>