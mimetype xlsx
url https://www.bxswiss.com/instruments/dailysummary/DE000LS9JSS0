--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R131dae38fc074e09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62f60b22fd20456d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08f795bc57c242fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf850d83ed01342ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0258da7ca284732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08f795bc57c242fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53817ed97a6f4183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf850d83ed01342ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Aktien DF1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>160,802</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,687</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>161,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,357</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>