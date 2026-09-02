--- v12 (2026-08-12)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62f60b22fd20456d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2547ac20138c4325" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf850d83ed01342ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd12c490c113493c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53817ed97a6f4183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf850d83ed01342ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dbd2f1a4b0f44cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd12c490c113493c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Aktien DF1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>162,285</x:t>
-[...279 lines deleted...]
-          <x:t>162,664</x:t>
+          <x:t>162,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>