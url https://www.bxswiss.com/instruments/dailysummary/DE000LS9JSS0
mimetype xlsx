--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2547ac20138c4325" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01f6eaeb83ad4c6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd12c490c113493c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8b0d42c226546ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dbd2f1a4b0f44cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd12c490c113493c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref8954d3f1bb464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8b0d42c226546ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Aktien DF1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>163,290</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>163,217</x:t>
-[...328 lines deleted...]
-          <x:t>163,218</x:t>
+          <x:t>163,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>