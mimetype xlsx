--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01f6eaeb83ad4c6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R748978d11cbe4acd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8b0d42c226546ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bf826e51d5b4b8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref8954d3f1bb464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8b0d42c226546ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77d79ad7eb5f4618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bf826e51d5b4b8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Aktien DF1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>162,324</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,782</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>163,253</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>163,190</x:t>
-[...355 lines deleted...]
-          <x:t>163,112</x:t>
+          <x:t>163,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>