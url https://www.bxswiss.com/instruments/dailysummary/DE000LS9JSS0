--- v15 (2026-10-12)
+++ v16 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R748978d11cbe4acd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13235427bf3f4844" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bf826e51d5b4b8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1711066898bd4d5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77d79ad7eb5f4618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bf826e51d5b4b8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe5b9ac520714642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1711066898bd4d5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Aktien DF1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,586</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>