--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcdfa27fd49a4e4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ec41a1be0f241a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08717f846f92406a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R784cef6302e54548"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06e613c267e64c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08717f846f92406a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1e78d776b2449f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R784cef6302e54548" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EU-USA Trend und Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...144 lines deleted...]
-          <x:t>111,318</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,205</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>112,132</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>