--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ec41a1be0f241a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R095d4f99a15540c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R784cef6302e54548"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bd205a9431d4bfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1e78d776b2449f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R784cef6302e54548" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ded4236a4544f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bd205a9431d4bfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EU-USA Trend und Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>