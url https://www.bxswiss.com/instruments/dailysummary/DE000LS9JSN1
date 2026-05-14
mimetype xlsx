--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R095d4f99a15540c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0280822d3d324a65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bd205a9431d4bfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7272bea3a55f47fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ded4236a4544f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bd205a9431d4bfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73292318c48149cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7272bea3a55f47fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EU-USA Trend und Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>