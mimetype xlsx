--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0280822d3d324a65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3723417176724f87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7272bea3a55f47fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2965dbd6b0f4a64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73292318c48149cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7272bea3a55f47fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R490d7f7c98ed4018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2965dbd6b0f4a64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EU-USA Trend und Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...230 lines deleted...]
-          <x:t>120,841</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,692</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...327 lines deleted...]
-          <x:t>13.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,566</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>