--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3723417176724f87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f745b4acb884b97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2965dbd6b0f4a64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5978e6b2f10f44bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R490d7f7c98ed4018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2965dbd6b0f4a64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfde52b8f536343de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5978e6b2f10f44bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EU-USA Trend und Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>