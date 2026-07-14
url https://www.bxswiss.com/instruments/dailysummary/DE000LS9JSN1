--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f745b4acb884b97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R839fecc928e2425b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5978e6b2f10f44bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4735cb2f911a4a45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfde52b8f536343de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5978e6b2f10f44bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f001da7e271419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4735cb2f911a4a45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EU-USA Trend und Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>122,288</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,907</x:t>
-[...193 lines deleted...]
-          <x:t>120,233</x:t>
+          <x:t>124,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>