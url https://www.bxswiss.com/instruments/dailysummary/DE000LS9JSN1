--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R839fecc928e2425b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf702db09d3bc4969" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4735cb2f911a4a45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c8c7b4ca7704646"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f001da7e271419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4735cb2f911a4a45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddef8c5d595a4c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c8c7b4ca7704646" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EU-USA Trend und Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,679</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,191</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>