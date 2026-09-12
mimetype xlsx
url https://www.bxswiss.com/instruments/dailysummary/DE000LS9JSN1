--- v13 (2026-08-03)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf702db09d3bc4969" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb923b091af744ff7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c8c7b4ca7704646"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaa5bc5b8a294efa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddef8c5d595a4c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c8c7b4ca7704646" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbd6faa5e00045ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaa5bc5b8a294efa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EU-USA Trend und Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>125,649</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>