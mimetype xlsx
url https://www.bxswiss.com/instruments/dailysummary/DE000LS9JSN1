--- v14 (2026-09-12)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb923b091af744ff7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb667dbe435694942" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaa5bc5b8a294efa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76e10838d3ab4e36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbd6faa5e00045ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaa5bc5b8a294efa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27bf73bf99624511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76e10838d3ab4e36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EU-USA Trend und Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,627 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>132,242</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,843</x:t>
-[...447 lines deleted...]
-        <x:is>
           <x:t>130,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,291</x:t>
         </x:is>
       </x:c>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>