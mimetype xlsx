--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb667dbe435694942" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R608d4ac653a147b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76e10838d3ab4e36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2510b1bdb24446b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27bf73bf99624511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76e10838d3ab4e36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12031b53d89c4b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2510b1bdb24446b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EU-USA Trend und Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>