--- v13 (2026-09-05)
+++ v14 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd9ba767a897423d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6531eccffbe240aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c84742153b24d03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf48bf77f96664e25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R022c8842c4c043cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c84742153b24d03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R608d8dec478f4b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf48bf77f96664e25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotechnologie und Gesundheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,414</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>