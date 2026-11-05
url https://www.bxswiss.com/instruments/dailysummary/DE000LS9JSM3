--- v14 (2026-09-25)
+++ v15 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6531eccffbe240aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0954c348016544de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf48bf77f96664e25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra38d2a50b30e44a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R608d8dec478f4b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf48bf77f96664e25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R154ce3fdcfc04be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra38d2a50b30e44a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotechnologie und Gesundheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...640 lines deleted...]
-          <x:t>107,204</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>