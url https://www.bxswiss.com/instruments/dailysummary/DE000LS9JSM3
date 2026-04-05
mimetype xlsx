--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ccc7bf46b0741ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27b96a403a214c3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02d2a8471c7c4353"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac303958f822491e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fadeb54b5274eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02d2a8471c7c4353" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref67f532dede436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac303958f822491e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotechnologie und Gesundheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...306 lines deleted...]
-          <x:t>100,937</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,847</x:t>
-[...60 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,633</x:t>
-[...171 lines deleted...]
-          <x:t>97,701</x:t>
+          <x:t>100,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>