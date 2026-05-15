--- v7 (2026-04-05)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27b96a403a214c3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8f4335513ef4d12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac303958f822491e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a6b97952a1a45e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref67f532dede436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac303958f822491e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf4bc8fed9304383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a6b97952a1a45e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotechnologie und Gesundheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>101,791</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>