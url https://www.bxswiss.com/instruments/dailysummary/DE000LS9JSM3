--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8f4335513ef4d12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43d372702c024ae3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a6b97952a1a45e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fd9282e5fbf4950"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf4bc8fed9304383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a6b97952a1a45e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07ae20a4676d448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fd9282e5fbf4950" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotechnologie und Gesundheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>102,054</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...463 lines deleted...]
-          <x:t>102,354</x:t>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,235</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>103,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,312</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>