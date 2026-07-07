--- v9 (2026-06-05)
+++ v10 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43d372702c024ae3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbc76a6f49f14b08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fd9282e5fbf4950"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d4e02930c034562"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07ae20a4676d448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fd9282e5fbf4950" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d032645f16f452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d4e02930c034562" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotechnologie und Gesundheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>100,330</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>100,967</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,347</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>100,932</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>