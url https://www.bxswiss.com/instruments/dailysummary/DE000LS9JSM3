--- v10 (2026-07-07)
+++ v11 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbc76a6f49f14b08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde98b6fa6f3f4be1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d4e02930c034562"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb751580bd874c0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d032645f16f452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d4e02930c034562" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re723321ab09542de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb751580bd874c0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotechnologie und Gesundheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>