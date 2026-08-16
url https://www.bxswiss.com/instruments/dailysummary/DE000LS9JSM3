--- v11 (2026-07-27)
+++ v12 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde98b6fa6f3f4be1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R405f1f630a1c4ebe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb751580bd874c0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4e8e58073dc49f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re723321ab09542de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb751580bd874c0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04a976f8ebe34269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4e8e58073dc49f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotechnologie und Gesundheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...225 lines deleted...]
-          <x:t>112,342</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,890</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>111,037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,848</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>