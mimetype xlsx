--- v12 (2026-08-16)
+++ v13 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R405f1f630a1c4ebe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd9ba767a897423d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4e8e58073dc49f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c84742153b24d03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04a976f8ebe34269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4e8e58073dc49f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R022c8842c4c043cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c84742153b24d03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotechnologie und Gesundheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>106,224</x:t>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,442</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>107,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,858</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,196</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>