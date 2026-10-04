--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69d8aec51e25412f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R373e84cd61c344da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd5a78b7be1549a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b063087f9dc4a0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a404ccfc0e64b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd5a78b7be1549a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad2174501ce44b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b063087f9dc4a0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AG-DMTSHi25</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,559</x:t>
-[...468 lines deleted...]
-          <x:t>91,283</x:t>
+          <x:t>90,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>