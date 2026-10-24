--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R373e84cd61c344da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf8e39cba7b542e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b063087f9dc4a0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03ac44f2d52f49cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad2174501ce44b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b063087f9dc4a0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30925e4d6fbb49b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03ac44f2d52f49cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AG-DMTSHi25</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...365 lines deleted...]
-          <x:t>90,167</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.09.2026</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>