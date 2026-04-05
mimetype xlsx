--- v6 (2026-03-14)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c35cfde330f4bc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38db26bab1b943cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc02cb46475c41fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d29088b88cf43cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c26b27ea821466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc02cb46475c41fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e100c1595c348dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d29088b88cf43cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AG-DMTSHi25</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>