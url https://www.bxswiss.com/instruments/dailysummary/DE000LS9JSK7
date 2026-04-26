--- v7 (2026-04-05)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38db26bab1b943cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaa82d43fe2f4d45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d29088b88cf43cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51c57249d06c49b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e100c1595c348dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d29088b88cf43cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01643eeacc7b486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51c57249d06c49b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AG-DMTSHi25</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,912</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>