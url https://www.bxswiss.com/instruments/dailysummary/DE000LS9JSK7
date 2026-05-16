--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaa82d43fe2f4d45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d516dfbc3f8440d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51c57249d06c49b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16d5f797ffd043bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01643eeacc7b486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51c57249d06c49b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cd9112cfa414a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16d5f797ffd043bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AG-DMTSHi25</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>