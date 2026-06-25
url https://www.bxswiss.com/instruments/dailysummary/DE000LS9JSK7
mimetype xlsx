--- v9 (2026-05-16)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d516dfbc3f8440d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd35d403d25ae450b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16d5f797ffd043bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9687e3da6de24569"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cd9112cfa414a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16d5f797ffd043bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b4c22d6711d49d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9687e3da6de24569" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AG-DMTSHi25</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>81,880</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,055</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>82,325</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>