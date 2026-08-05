--- v10 (2026-06-25)
+++ v11 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd35d403d25ae450b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7411e2a2f5e944fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9687e3da6de24569"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0f74412a9574260"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b4c22d6711d49d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9687e3da6de24569" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19ad272986d04c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0f74412a9574260" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AG-DMTSHi25</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>82,299</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>