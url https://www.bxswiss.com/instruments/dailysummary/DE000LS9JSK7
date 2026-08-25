--- v11 (2026-08-05)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7411e2a2f5e944fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c6588d61f624f91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0f74412a9574260"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc432f8fdb726447e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19ad272986d04c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0f74412a9574260" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbf9ff079dfa43aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc432f8fdb726447e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AG-DMTSHi25</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,662</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>