--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c6588d61f624f91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69d8aec51e25412f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc432f8fdb726447e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd5a78b7be1549a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbf9ff079dfa43aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc432f8fdb726447e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a404ccfc0e64b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd5a78b7be1549a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AG-DMTSHi25</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>