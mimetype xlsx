--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R615e9dd46c9f4de4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf98871db7714077" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4226b5f5f40e4efa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R903d6645008944c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30ea09fc448648e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4226b5f5f40e4efa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e61ad91f6424805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R903d6645008944c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daten - das Öl des 21. Jhd</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>