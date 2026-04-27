--- v7 (2026-04-04)
+++ v8 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf98871db7714077" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d6f5335b344585" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R903d6645008944c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7a6d971a233480a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e61ad91f6424805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R903d6645008944c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61eabfc2c2194763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7a6d971a233480a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daten - das Öl des 21. Jhd</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>