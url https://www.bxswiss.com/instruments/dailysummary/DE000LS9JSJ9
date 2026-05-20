--- v8 (2026-04-27)
+++ v9 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d6f5335b344585" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f6a52cfcc854f54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7a6d971a233480a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26737515177542f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61eabfc2c2194763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7a6d971a233480a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ee578bb8f034d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26737515177542f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daten - das Öl des 21. Jhd</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>