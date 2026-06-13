--- v9 (2026-05-20)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f6a52cfcc854f54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a3219a500c64058" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26737515177542f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4cf81ff7dfe4300"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ee578bb8f034d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26737515177542f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf551543dac2c40fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4cf81ff7dfe4300" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daten - das Öl des 21. Jhd</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>