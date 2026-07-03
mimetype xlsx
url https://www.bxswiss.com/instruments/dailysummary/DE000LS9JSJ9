--- v10 (2026-06-13)
+++ v11 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a3219a500c64058" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e9e951a86b948e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4cf81ff7dfe4300"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R396d3899946c49fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf551543dac2c40fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4cf81ff7dfe4300" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9fcfe6314044d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R396d3899946c49fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daten - das Öl des 21. Jhd</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>