--- v11 (2026-07-03)
+++ v12 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e9e951a86b948e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d07809a3b0949ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R396d3899946c49fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf695a324498645cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9fcfe6314044d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R396d3899946c49fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6c2747aa4c04189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf695a324498645cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daten - das Öl des 21. Jhd</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>