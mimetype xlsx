--- v12 (2026-07-24)
+++ v13 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d07809a3b0949ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2626a8af3b1e4c79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf695a324498645cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28f81eea1f99410a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6c2747aa4c04189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf695a324498645cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a4ea889e2884c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28f81eea1f99410a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daten - das Öl des 21. Jhd</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>