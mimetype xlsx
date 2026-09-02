--- v13 (2026-08-13)
+++ v14 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2626a8af3b1e4c79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fb72a19b4304681" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28f81eea1f99410a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09e35e96c29e42b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a4ea889e2884c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28f81eea1f99410a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea78d558703646f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09e35e96c29e42b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daten - das Öl des 21. Jhd</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>