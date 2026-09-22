--- v14 (2026-09-02)
+++ v15 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fb72a19b4304681" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R807f3d4f952d4e7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09e35e96c29e42b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93d60bfc3dee459e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea78d558703646f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09e35e96c29e42b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R121d58a8eeda431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93d60bfc3dee459e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daten - das Öl des 21. Jhd</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,691</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>