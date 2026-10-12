--- v15 (2026-09-22)
+++ v16 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R807f3d4f952d4e7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57b7e55fe74b461f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93d60bfc3dee459e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77f5840841984057"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R121d58a8eeda431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93d60bfc3dee459e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c550bbccff0484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77f5840841984057" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daten - das Öl des 21. Jhd</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>