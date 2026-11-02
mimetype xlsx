--- v16 (2026-10-12)
+++ v17 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57b7e55fe74b461f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb40087db3c624d04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77f5840841984057"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60e72747919e49bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c550bbccff0484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77f5840841984057" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda805961b87446b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60e72747919e49bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daten - das Öl des 21. Jhd</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>