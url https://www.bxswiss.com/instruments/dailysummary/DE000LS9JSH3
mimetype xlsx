--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R134d0bd825034038" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0a69b608fae426f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00aa56ed83d24b9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b4d60a7055640a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d30810138ab4197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00aa56ed83d24b9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb95ee2dfc22449f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b4d60a7055640a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>anticyclical-long-term-flexible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>239,249</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,258</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>