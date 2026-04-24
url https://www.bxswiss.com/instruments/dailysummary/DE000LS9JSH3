--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0a69b608fae426f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a56025e85434eaa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b4d60a7055640a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d7146281b904e10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb95ee2dfc22449f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b4d60a7055640a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ea88084ee264ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d7146281b904e10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>anticyclical-long-term-flexible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>