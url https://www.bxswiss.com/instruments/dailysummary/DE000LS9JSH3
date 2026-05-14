--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a56025e85434eaa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bef7e0f20634593" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d7146281b904e10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8adbd5fc5f1e4a79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ea88084ee264ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d7146281b904e10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39a92cff1fa940b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8adbd5fc5f1e4a79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>anticyclical-long-term-flexible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,398</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -732,36 +381,387 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>