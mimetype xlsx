--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bef7e0f20634593" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R354d263222ef448a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8adbd5fc5f1e4a79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re54e27bb441e4155"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39a92cff1fa940b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8adbd5fc5f1e4a79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R783d68d9d1bf4f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re54e27bb441e4155" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>anticyclical-long-term-flexible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...225 lines deleted...]
-          <x:t>249,456</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>248,575</x:t>
-[...350 lines deleted...]
-          <x:t>248,575</x:t>
+          <x:t>249,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>