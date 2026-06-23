--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R354d263222ef448a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fd1c4b2c8344102" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re54e27bb441e4155"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25a81007606c4f0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R783d68d9d1bf4f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re54e27bb441e4155" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f83932f68124ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25a81007606c4f0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>anticyclical-long-term-flexible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,454</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>