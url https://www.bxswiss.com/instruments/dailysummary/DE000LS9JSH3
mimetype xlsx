--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fd1c4b2c8344102" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75dca2954f574386" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25a81007606c4f0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R096f063ca64b4203"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f83932f68124ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25a81007606c4f0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R338e2f1821534d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R096f063ca64b4203" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>anticyclical-long-term-flexible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>