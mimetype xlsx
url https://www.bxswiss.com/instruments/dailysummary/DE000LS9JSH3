--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75dca2954f574386" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd20c23965c3e4e34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R096f063ca64b4203"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5006827c6d2e430d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R338e2f1821534d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R096f063ca64b4203" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5f673f8306940af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5006827c6d2e430d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>anticyclical-long-term-flexible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>250,712</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>247,877</x:t>
-[...463 lines deleted...]
-          <x:t>256,661</x:t>
+          <x:t>251,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>