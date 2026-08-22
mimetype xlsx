--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd20c23965c3e4e34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bfc05af256f4734" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5006827c6d2e430d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fdd57676ffe4e40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5f673f8306940af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5006827c6d2e430d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d28663e29a8463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fdd57676ffe4e40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>anticyclical-long-term-flexible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>