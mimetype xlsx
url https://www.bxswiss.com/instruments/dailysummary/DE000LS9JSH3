--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bfc05af256f4734" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75efd26296204cc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fdd57676ffe4e40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc02576d88e5448a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d28663e29a8463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fdd57676ffe4e40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd89a21fedf9542b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc02576d88e5448a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>anticyclical-long-term-flexible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,490 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>259,013</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,056</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...118 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,568</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>