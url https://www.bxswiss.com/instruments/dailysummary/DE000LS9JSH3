--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75efd26296204cc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dd3fa57a3cd4307" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc02576d88e5448a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43dc52313ffb4e13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd89a21fedf9542b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc02576d88e5448a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra382ae628b224cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43dc52313ffb4e13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>anticyclical-long-term-flexible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>