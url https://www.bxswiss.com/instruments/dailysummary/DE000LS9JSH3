--- v14 (2026-10-01)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dd3fa57a3cd4307" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ae82d8cb89c4c6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43dc52313ffb4e13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5248408805724b71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra382ae628b224cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43dc52313ffb4e13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0242cf7cc5c248a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5248408805724b71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>anticyclical-long-term-flexible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...274 lines deleted...]
-          <x:t>257,091</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>256,428</x:t>
-[...205 lines deleted...]
-          <x:t>260,436</x:t>
+          <x:t>263,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>260,400</x:t>
-[...48 lines deleted...]
-          <x:t>265,230</x:t>
+          <x:t>264,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>262,816</x:t>
-[...80 lines deleted...]
-          <x:t>260,448</x:t>
+          <x:t>263,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,783</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>