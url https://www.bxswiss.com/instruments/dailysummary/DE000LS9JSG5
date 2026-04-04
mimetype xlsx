--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re90b2c57cae64b81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10c2510f2163444c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree5ebc239fab42b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa01806352e04ad7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3909061350904e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree5ebc239fab42b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92812f6784df4ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa01806352e04ad7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Trend Tracking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>695,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>695,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>692,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>692,844</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>689,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>690,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>688,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>689,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>