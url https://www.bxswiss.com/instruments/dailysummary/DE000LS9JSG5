--- v4 (2026-04-04)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10c2510f2163444c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f7599a469f04bf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa01806352e04ad7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8c39001c0cd41d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92812f6784df4ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa01806352e04ad7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2bc7b33b40b4cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8c39001c0cd41d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Trend Tracking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>691,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>694,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>691,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>693,085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>