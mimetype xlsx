--- v5 (2026-04-05)
+++ v6 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f7599a469f04bf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R714eec14d52f46ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8c39001c0cd41d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6a6f668847d4e03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2bc7b33b40b4cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8c39001c0cd41d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59b87845ca354c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6a6f668847d4e03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Trend Tracking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>700,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>706,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>700,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>705,047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +224,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>702,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>704,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>701,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>703,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,874</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>