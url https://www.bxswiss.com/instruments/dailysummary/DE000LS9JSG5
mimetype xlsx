--- v6 (2026-05-01)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R714eec14d52f46ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9566e97f523245d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6a6f668847d4e03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75c3cacc7ae148af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59b87845ca354c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6a6f668847d4e03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74c81a7666cf40f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75c3cacc7ae148af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Trend Tracking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>706,387</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>706,874</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>