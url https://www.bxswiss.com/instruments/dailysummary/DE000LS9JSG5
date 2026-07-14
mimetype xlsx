--- v7 (2026-06-13)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9566e97f523245d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71e9e0293a8d4c5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75c3cacc7ae148af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re73eeb64fe674590"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74c81a7666cf40f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75c3cacc7ae148af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra792ccc52da740cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re73eeb64fe674590" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Trend Tracking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>703,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>719,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>702,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>718,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>