--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71e9e0293a8d4c5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc92073da65da446d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re73eeb64fe674590"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fb10cf376b44d9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra792ccc52da740cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re73eeb64fe674590" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbcccdbc30df44e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fb10cf376b44d9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Trend Tracking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>737,817</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>734,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>737,295</x:t>
-[...431 lines deleted...]
-          <x:t>732,452</x:t>
+          <x:t>735,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>