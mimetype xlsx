--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc92073da65da446d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3987980e89e949b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fb10cf376b44d9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0c38a53892c4b52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbcccdbc30df44e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fb10cf376b44d9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32d301d4cc5b498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0c38a53892c4b52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Trend Tracking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>732,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>735,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>732,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>735,729</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>732,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>734,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>732,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>733,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>