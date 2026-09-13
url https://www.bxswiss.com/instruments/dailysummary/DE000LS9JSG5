--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3987980e89e949b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8026aaa275a640d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0c38a53892c4b52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref696e3febdb4124"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32d301d4cc5b498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0c38a53892c4b52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ec12c6a2fb643ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref696e3febdb4124" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Trend Tracking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>747,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>748,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>747,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>747,452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>753,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>755,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>753,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>755,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>