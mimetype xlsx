--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8026aaa275a640d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06929df848ff4db1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref696e3febdb4124"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdefde6c0934d4b2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ec12c6a2fb643ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref696e3febdb4124" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8c91108a4404cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdefde6c0934d4b2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Trend Tracking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>757,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>759,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>756,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>758,472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>761,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>763,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>760,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>763,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>