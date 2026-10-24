--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06929df848ff4db1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R566cd27b674d46e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdefde6c0934d4b2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73811b78ecf1434a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8c91108a4404cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdefde6c0934d4b2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dd9b94d3f0a4a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73811b78ecf1434a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Trend Tracking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>758,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>758,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>756,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>757,209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>750,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>753,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>745,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>752,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>