--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc186f3dffa944aac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reead0b97534d4d3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re963bd0c395b4a91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b013eeeb18a47ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e0fce2f947948f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re963bd0c395b4a91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R463b4ba125d24ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b013eeeb18a47ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Midcap Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>131,877</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,143</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>131,063</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>131,142</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,092</x:t>
-[...409 lines deleted...]
-          <x:t>129,830</x:t>
+          <x:t>131,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>