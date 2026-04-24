--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reead0b97534d4d3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd80ec8f6c1114e82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b013eeeb18a47ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R241bc97616334160"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R463b4ba125d24ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b013eeeb18a47ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67b8c7ec279d4043" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R241bc97616334160" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Midcap Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>