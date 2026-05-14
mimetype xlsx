--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd80ec8f6c1114e82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ac805060c774c80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R241bc97616334160"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac525eef2e444a54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67b8c7ec279d4043" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R241bc97616334160" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf43869ff23794659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac525eef2e444a54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Midcap Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>131,629</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,466</x:t>
-[...458 lines deleted...]
-          <x:t>131,548</x:t>
+          <x:t>131,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...46 lines deleted...]
-          <x:t>131,741</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>