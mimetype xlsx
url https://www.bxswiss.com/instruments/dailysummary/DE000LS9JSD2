--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ac805060c774c80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bc1bf01ade64182" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac525eef2e444a54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c8a170e364f4a1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf43869ff23794659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac525eef2e444a54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb257fd3e490742e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c8a170e364f4a1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Midcap Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>131,548</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...220 lines deleted...]
-          <x:t>131,520</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,314</x:t>
-[...166 lines deleted...]
-          <x:t>131,504</x:t>
+          <x:t>131,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>