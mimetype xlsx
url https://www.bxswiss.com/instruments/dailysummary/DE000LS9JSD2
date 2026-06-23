--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bc1bf01ade64182" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09cc564029744e6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c8a170e364f4a1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc41b6f737474a7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb257fd3e490742e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c8a170e364f4a1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86559232e1d74cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc41b6f737474a7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Midcap Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>131,578</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,468</x:t>
-[...544 lines deleted...]
-          <x:t>131,219</x:t>
+          <x:t>131,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>