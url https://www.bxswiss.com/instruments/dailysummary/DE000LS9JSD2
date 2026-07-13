--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09cc564029744e6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52f8c4e279894e95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc41b6f737474a7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c42ec00b6154d25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86559232e1d74cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc41b6f737474a7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ab6ea6e58f642b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c42ec00b6154d25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Midcap Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>131,818</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,806</x:t>
-[...247 lines deleted...]
-          <x:t>132,548</x:t>
+          <x:t>131,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>