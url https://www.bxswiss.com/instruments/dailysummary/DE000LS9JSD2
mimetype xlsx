--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52f8c4e279894e95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbed1f3613b004344" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c42ec00b6154d25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04e0a9ac148a4db2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ab6ea6e58f642b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c42ec00b6154d25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1da36c5519ce43fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04e0a9ac148a4db2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Midcap Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...225 lines deleted...]
-          <x:t>132,500</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,940</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...165 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,554</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>