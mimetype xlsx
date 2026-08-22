--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbed1f3613b004344" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8c0f8952d1a4ebd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04e0a9ac148a4db2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra28c0c5af6544f1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1da36c5519ce43fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04e0a9ac148a4db2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe4091251bd14377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra28c0c5af6544f1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Midcap Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>