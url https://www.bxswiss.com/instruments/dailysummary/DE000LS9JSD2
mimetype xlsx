--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8c0f8952d1a4ebd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra97bca18145841f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra28c0c5af6544f1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9af36b172839423a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe4091251bd14377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra28c0c5af6544f1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radf5052736ee4a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9af36b172839423a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Midcap Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...382 lines deleted...]
-          <x:t>133,716</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,570</x:t>
-[...16 lines deleted...]
-          <x:t>133,914</x:t>
+          <x:t>133,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,842</x:t>
-[...220 lines deleted...]
-          <x:t>133,939</x:t>
+          <x:t>134,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>