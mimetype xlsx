--- v15 (2026-09-11)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra97bca18145841f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R178e8376504a49f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9af36b172839423a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca4dd72d3c57428f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radf5052736ee4a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9af36b172839423a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7d41e3c11014497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca4dd72d3c57428f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Midcap Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>133,914</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,842</x:t>
-[...38 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>134,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,227</x:t>
-[...576 lines deleted...]
-          <x:t>135,418</x:t>
+          <x:t>134,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>