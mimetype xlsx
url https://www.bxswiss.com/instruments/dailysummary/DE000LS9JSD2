--- v16 (2026-10-02)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R178e8376504a49f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b122a0ed0414bcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca4dd72d3c57428f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6fda7070ead4354"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7d41e3c11014497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca4dd72d3c57428f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5be451b8716e4c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6fda7070ead4354" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Midcap Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>