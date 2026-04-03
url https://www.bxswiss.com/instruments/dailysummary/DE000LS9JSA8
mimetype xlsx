--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R219fcffd46324e0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c9f09632dd9443d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08bd7c5666e4434b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc420076f63674091"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc7d0737e3c2438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08bd7c5666e4434b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dcb9b7719b1412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc420076f63674091" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JLF Qualitätsinvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,709</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>