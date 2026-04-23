--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c9f09632dd9443d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8d8a4d9bddc4d71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc420076f63674091"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bfef514c8a44316"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dcb9b7719b1412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc420076f63674091" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76c1d6e00ec143a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bfef514c8a44316" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JLF Qualitätsinvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>