--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8d8a4d9bddc4d71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R048db4d163464c33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bfef514c8a44316"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6da844b5494426f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76c1d6e00ec143a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bfef514c8a44316" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c5fe30271ae437c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6da844b5494426f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JLF Qualitätsinvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>