--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R048db4d163464c33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd74446c9d2540c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6da844b5494426f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1e6c64aa8584306"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c5fe30271ae437c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6da844b5494426f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radea591f40324790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1e6c64aa8584306" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JLF Qualitätsinvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...274 lines deleted...]
-          <x:t>178,099</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>178,099</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>180,533</x:t>
-        </x:is>
-[...256 lines deleted...]
-          <x:t>184,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>