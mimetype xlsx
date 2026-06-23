--- v9 (2026-06-02)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd74446c9d2540c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a6e9cff343749a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1e6c64aa8584306"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb88facb96244314"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radea591f40324790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1e6c64aa8584306" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc58bb884533a420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb88facb96244314" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JLF Qualitätsinvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>183,027</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>180,533</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>