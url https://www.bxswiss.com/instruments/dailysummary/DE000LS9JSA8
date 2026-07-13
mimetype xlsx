--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a6e9cff343749a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf317ba68e1749cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb88facb96244314"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R786125c0ce9d4386"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc58bb884533a420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb88facb96244314" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bfc42a623cf463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R786125c0ce9d4386" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JLF Qualitätsinvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>