--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf317ba68e1749cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6a0e93c7fa44684" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R786125c0ce9d4386"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa8ac957903a45a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bfc42a623cf463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R786125c0ce9d4386" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R321e04c8ef724b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa8ac957903a45a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JLF Qualitätsinvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>