--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6a0e93c7fa44684" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e42f87dcaf54b11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa8ac957903a45a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dfaacde7e0240be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R321e04c8ef724b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa8ac957903a45a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ab36276cd8e46bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dfaacde7e0240be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JLF Qualitätsinvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,176 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>187,820</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,023</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...290 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,353</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>