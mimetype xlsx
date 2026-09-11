--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e42f87dcaf54b11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R674e6250d36a41fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dfaacde7e0240be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7721ec1d4211479a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ab36276cd8e46bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dfaacde7e0240be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R077abadb4e194763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7721ec1d4211479a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JLF Qualitätsinvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>