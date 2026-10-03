--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R674e6250d36a41fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb2296f8103a40fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7721ec1d4211479a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13c4d6602abf4c4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R077abadb4e194763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7721ec1d4211479a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafcb602b0f584edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13c4d6602abf4c4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JLF Qualitätsinvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>191,249</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>190,509</x:t>
-[...60 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>190,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>189,667</x:t>
-[...441 lines deleted...]
-          <x:t>187,655</x:t>
+          <x:t>191,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>