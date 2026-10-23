--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb2296f8103a40fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref36a34831c54605" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13c4d6602abf4c4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R345d793039ea49ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafcb602b0f584edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13c4d6602abf4c4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cd5418f11444d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R345d793039ea49ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JLF Qualitätsinvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JSA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,412</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>