--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e90e6190fe241c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c581bb69c25494a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf30a0b17fa824f27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ac4a408e8fb4fe5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e8b193914494c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf30a0b17fa824f27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b4871e1fd9e4ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ac4a408e8fb4fe5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arribada Global Ressources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JRZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,835</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...283 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,300</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>