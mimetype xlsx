--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c581bb69c25494a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R783e4f2cb26f4001" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ac4a408e8fb4fe5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0627cf9776874ab8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b4871e1fd9e4ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ac4a408e8fb4fe5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbe3841c925442ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0627cf9776874ab8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arribada Global Ressources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JRZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...247 lines deleted...]
-          <x:t>177,270</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>176,859</x:t>
-[...355 lines deleted...]
-          <x:t>172,099</x:t>
+          <x:t>180,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>