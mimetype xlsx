--- v4 (2026-02-21)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R325f0e534c2d4788" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30219564198646c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ea408ca399b4981"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80170861bd834e4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7e28113eabb4ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ea408ca399b4981" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ef8b87258524e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80170861bd834e4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arribada Global Ressources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JRZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>153,791</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>