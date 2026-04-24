--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30219564198646c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd43b5c728034d29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80170861bd834e4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5152512ede3e457b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ef8b87258524e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80170861bd834e4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refc5bd7ed6214d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5152512ede3e457b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arribada Global Ressources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JRZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>