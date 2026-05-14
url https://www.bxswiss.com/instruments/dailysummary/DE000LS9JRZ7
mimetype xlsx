--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd43b5c728034d29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70c7ff08731844a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5152512ede3e457b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4abf321da2dd446d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refc5bd7ed6214d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5152512ede3e457b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27adf0b38b484f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4abf321da2dd446d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arribada Global Ressources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JRZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>