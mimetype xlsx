--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70c7ff08731844a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e41264c009d4ab7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4abf321da2dd446d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reedaf42186704f34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27adf0b38b484f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4abf321da2dd446d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf260dce0aea415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reedaf42186704f34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arribada Global Ressources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JRZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>