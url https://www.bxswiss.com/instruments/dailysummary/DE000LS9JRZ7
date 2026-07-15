--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e41264c009d4ab7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8499f80244b5441a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reedaf42186704f34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf47d1417a34f40de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf260dce0aea415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reedaf42186704f34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R634968c8a7af4035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf47d1417a34f40de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arribada Global Ressources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JRZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>163,165</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,709</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>