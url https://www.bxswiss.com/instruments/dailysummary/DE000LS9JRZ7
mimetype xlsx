--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8499f80244b5441a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd75a641f1c8042e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf47d1417a34f40de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99d0335ed0e54b11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R634968c8a7af4035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf47d1417a34f40de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb24202458094e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99d0335ed0e54b11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arribada Global Ressources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JRZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,979</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>