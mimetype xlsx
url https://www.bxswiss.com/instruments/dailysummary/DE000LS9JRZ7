--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd75a641f1c8042e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b47a0f8ad214e8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99d0335ed0e54b11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfa44d07d7d34fed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb24202458094e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99d0335ed0e54b11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9081e72417484cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfa44d07d7d34fed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arribada Global Ressources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JRZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>