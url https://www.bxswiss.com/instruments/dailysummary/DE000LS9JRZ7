--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b47a0f8ad214e8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e90e6190fe241c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfa44d07d7d34fed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf30a0b17fa824f27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9081e72417484cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfa44d07d7d34fed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e8b193914494c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf30a0b17fa824f27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Arribada Global Ressources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JRZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>