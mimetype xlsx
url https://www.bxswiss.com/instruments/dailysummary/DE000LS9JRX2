--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6f30143dd37448c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R453149a314f44651" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1de0b9dafa64439"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7080528c9e974f37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra379c571185b4237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1de0b9dafa64439" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R848dd37a56c64506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7080528c9e974f37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jung und Alt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JRX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>