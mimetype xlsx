--- v4 (2026-04-05)
+++ v5 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R453149a314f44651" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0ba96780cd44568" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7080528c9e974f37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5c57417475a43d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R848dd37a56c64506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7080528c9e974f37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R710cbe05c96b4862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5c57417475a43d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jung und Alt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JRX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>