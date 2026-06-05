--- v5 (2026-04-30)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0ba96780cd44568" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2e148c7cf0f432c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5c57417475a43d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01a16f5dea43443a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R710cbe05c96b4862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5c57417475a43d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24c9c3a6c75348eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01a16f5dea43443a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jung und Alt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JRX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>242,542</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,136</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>