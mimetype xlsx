--- v6 (2026-06-05)
+++ v7 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2e148c7cf0f432c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26a04195fecb4b9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01a16f5dea43443a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3c20fcd75914192"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24c9c3a6c75348eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01a16f5dea43443a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf7fa01f78814abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3c20fcd75914192" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jung und Alt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JRX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>245,612</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...516 lines deleted...]
-          <x:t>03.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,820</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>252,136</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,912</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>