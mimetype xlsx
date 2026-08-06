--- v7 (2026-06-27)
+++ v8 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26a04195fecb4b9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4762130b1b954623" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3c20fcd75914192"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15e36e17814440c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf7fa01f78814abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3c20fcd75914192" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e1b6162d1b84d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15e36e17814440c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jung und Alt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JRX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>239,912</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>