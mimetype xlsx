--- v8 (2026-08-06)
+++ v9 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4762130b1b954623" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2e0505967384399" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15e36e17814440c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68ec50b6c058427c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e1b6162d1b84d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15e36e17814440c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43c924b6a7b3478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68ec50b6c058427c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jung und Alt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JRX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>