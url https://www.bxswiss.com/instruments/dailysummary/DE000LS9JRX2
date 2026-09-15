--- v9 (2026-08-26)
+++ v10 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2e0505967384399" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra150aca4f2184f94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68ec50b6c058427c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1cf0dcb98bc4381"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43c924b6a7b3478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68ec50b6c058427c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8c4dfe06cb74a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1cf0dcb98bc4381" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jung und Alt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JRX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,064</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>