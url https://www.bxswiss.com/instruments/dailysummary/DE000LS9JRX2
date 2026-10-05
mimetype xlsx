--- v10 (2026-09-15)
+++ v11 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra150aca4f2184f94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc666b47822f44824" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1cf0dcb98bc4381"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R023379dcfff24591"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8c4dfe06cb74a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1cf0dcb98bc4381" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce083d00f52e4c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R023379dcfff24591" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jung und Alt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JRX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,521</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>