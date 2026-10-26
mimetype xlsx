--- v11 (2026-10-05)
+++ v12 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc666b47822f44824" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R393c035d9a1e49b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R023379dcfff24591"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a6e3a4814ff4e5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce083d00f52e4c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R023379dcfff24591" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8205dfb60a1a4055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a6e3a4814ff4e5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jung und Alt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JRX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>