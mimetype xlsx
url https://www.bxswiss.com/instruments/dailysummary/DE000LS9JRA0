--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R244f330d67f148b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae4d269b04f64354" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5eddbbc51f14ce7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4aa629d7c1044a3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f888198749a4715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5eddbbc51f14ce7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67489207bcd64009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4aa629d7c1044a3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SdW 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JRA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>