--- v12 (2026-10-04)
+++ v13 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae4d269b04f64354" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc59061a8a73b437a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4aa629d7c1044a3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9805bb1e142f4697"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67489207bcd64009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4aa629d7c1044a3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b13469c6d214b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9805bb1e142f4697" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SdW 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JRA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>