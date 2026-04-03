--- v3 (2026-02-22)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2038fe58edc4f48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6871f5a88ef1441d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84a84cbb75a04aeb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0f88fe0de724ac9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4ec582180654945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84a84cbb75a04aeb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b5c5f9655624feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0f88fe0de724ac9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SdW 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JRA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>112,766</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>