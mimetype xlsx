--- v4 (2026-04-03)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6871f5a88ef1441d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f9fcedee5b24bc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0f88fe0de724ac9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40d813d1d4774b4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b5c5f9655624feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0f88fe0de724ac9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9662a5c3acff4a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40d813d1d4774b4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SdW 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JRA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>