--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f9fcedee5b24bc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86ad8db834794234" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40d813d1d4774b4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c70c82d9660419f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9662a5c3acff4a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40d813d1d4774b4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cb061242b434e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c70c82d9660419f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SdW 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JRA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>