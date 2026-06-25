--- v6 (2026-05-16)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86ad8db834794234" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c2d274015024286" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c70c82d9660419f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ddaafd8d3f34191"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cb061242b434e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c70c82d9660419f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94fc9f15bce14f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ddaafd8d3f34191" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SdW 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JRA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,579 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...613 lines deleted...]
-          <x:t>104,634</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>