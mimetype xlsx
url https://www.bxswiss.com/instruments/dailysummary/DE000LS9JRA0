--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c2d274015024286" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b220ab39b124580" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ddaafd8d3f34191"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ebf04b04ba54e11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94fc9f15bce14f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ddaafd8d3f34191" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raca54de54b884139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ebf04b04ba54e11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SdW 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JRA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,388 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...336 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,554</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -697,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,859</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>