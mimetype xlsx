--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b220ab39b124580" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59430a3cf176482e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ebf04b04ba54e11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7d38f76920d475a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raca54de54b884139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ebf04b04ba54e11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7a4e57165514029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7d38f76920d475a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SdW 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JRA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>