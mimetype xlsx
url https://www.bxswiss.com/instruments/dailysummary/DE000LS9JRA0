--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59430a3cf176482e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1238a06539d14680" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7d38f76920d475a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R127c5d9de4c04f7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7a4e57165514029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7d38f76920d475a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra28305d0b0fa46a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R127c5d9de4c04f7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SdW 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JRA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>103,966</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,337</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>104,168</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>