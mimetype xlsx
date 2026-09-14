--- v10 (2026-08-24)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1238a06539d14680" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R244f330d67f148b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R127c5d9de4c04f7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5eddbbc51f14ce7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra28305d0b0fa46a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R127c5d9de4c04f7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f888198749a4715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5eddbbc51f14ce7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SdW 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JRA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,368</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>