--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf7b3d0fa27b4a0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f27719db9974338" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2510efe1e9ae4d1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb82197370bb94426"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e88fea3dff24639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2510efe1e9ae4d1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c136c3511934855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb82197370bb94426" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silber- Aktien von Silberminen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JR88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...296 lines deleted...]
-          <x:t>25.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,669</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,612</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>