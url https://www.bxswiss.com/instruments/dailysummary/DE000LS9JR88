--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f27719db9974338" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R819186a042e5437e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb82197370bb94426"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcce8baf356af4cba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c136c3511934855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb82197370bb94426" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf43b7542cc04498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcce8baf356af4cba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silber- Aktien von Silberminen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JR88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>