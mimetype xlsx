--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R819186a042e5437e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R140a3a72cdf54178" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcce8baf356af4cba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2682dc5e917c4453"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf43b7542cc04498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcce8baf356af4cba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R986e6cd33c1a4f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2682dc5e917c4453" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silber- Aktien von Silberminen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JR88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>139,912</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,943</x:t>
-[...269 lines deleted...]
-          <x:t>136,358</x:t>
+          <x:t>137,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>