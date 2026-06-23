--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R140a3a72cdf54178" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd9a93574d14413d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2682dc5e917c4453"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0deb07af8305474b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R986e6cd33c1a4f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2682dc5e917c4453" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98afeae24412443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0deb07af8305474b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silber- Aktien von Silberminen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JR88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>149,964</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>