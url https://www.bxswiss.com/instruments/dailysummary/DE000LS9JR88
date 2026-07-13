--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd9a93574d14413d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ecd009459e047ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0deb07af8305474b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40fa35314f054b9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98afeae24412443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0deb07af8305474b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c344673d2844e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40fa35314f054b9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silber- Aktien von Silberminen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JR88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>