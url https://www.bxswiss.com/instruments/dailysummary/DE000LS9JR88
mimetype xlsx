--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ecd009459e047ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cddab10fe6541c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40fa35314f054b9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd20963cf384f4f43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c344673d2844e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40fa35314f054b9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd48f904473e14247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd20963cf384f4f43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silber- Aktien von Silberminen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JR88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>