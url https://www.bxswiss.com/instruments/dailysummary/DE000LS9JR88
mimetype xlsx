--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cddab10fe6541c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60d9efcd0fb740b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd20963cf384f4f43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ff0d18a68f844a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd48f904473e14247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd20963cf384f4f43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0442f33465e4265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ff0d18a68f844a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silber- Aktien von Silberminen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JR88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,729</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>