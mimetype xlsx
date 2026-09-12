--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60d9efcd0fb740b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5443bbdf331a4b7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ff0d18a68f844a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e2d68d696864619"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0442f33465e4265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ff0d18a68f844a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbac5b85f7754a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e2d68d696864619" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silber- Aktien von Silberminen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JR88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>