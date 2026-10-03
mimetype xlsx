--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5443bbdf331a4b7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re55ace20d8d0455f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e2d68d696864619"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc282c9a031f445d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbac5b85f7754a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e2d68d696864619" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R500c776f36404138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc282c9a031f445d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silber- Aktien von Silberminen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JR88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,422</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>