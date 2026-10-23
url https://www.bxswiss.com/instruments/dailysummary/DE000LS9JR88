--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re55ace20d8d0455f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a631633c40d4ccc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc282c9a031f445d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8d534227bee4c49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R500c776f36404138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc282c9a031f445d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R409b64d77c0147e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8d534227bee4c49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silber- Aktien von Silberminen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JR88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,707</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>