--- v12 (2026-09-01)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64c3202039854e2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85daeebe93eb457e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42517dca0d904ae8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf293677e230846ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0f313d24c314c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42517dca0d904ae8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rede35f5b854446f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf293677e230846ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Preis der Moral:Rausch &amp; Rüstung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JR13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>289,694</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>