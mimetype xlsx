--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85daeebe93eb457e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00081ede931948e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf293677e230846ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2873c72d60b54c7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rede35f5b854446f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf293677e230846ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R571af36cc99a4a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2873c72d60b54c7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Preis der Moral:Rausch &amp; Rüstung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JR13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>