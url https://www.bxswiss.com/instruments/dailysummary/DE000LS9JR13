--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c3f704368f54f55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a711d6780c647db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R987ceb8ae09040b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cc2a7bcfe0f4404"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6142bdc5729f4298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R987ceb8ae09040b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R350ee77562434e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cc2a7bcfe0f4404" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Preis der Moral:Rausch &amp; Rüstung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JR13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>