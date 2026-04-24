--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a711d6780c647db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf1a20bf3f3f400f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cc2a7bcfe0f4404"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf112bf8e1e894e4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R350ee77562434e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cc2a7bcfe0f4404" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re49b277593944bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf112bf8e1e894e4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Preis der Moral:Rausch &amp; Rüstung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JR13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>