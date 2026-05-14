--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf1a20bf3f3f400f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3efe0b4e8a5947b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf112bf8e1e894e4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0b0b088b8344c88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re49b277593944bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf112bf8e1e894e4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39ab4511693344f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0b0b088b8344c88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Preis der Moral:Rausch &amp; Rüstung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JR13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>