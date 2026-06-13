--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3efe0b4e8a5947b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4860fba9ee1144d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0b0b088b8344c88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbab84e29a0a440f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39ab4511693344f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0b0b088b8344c88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4be04a1cca04037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbab84e29a0a440f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Preis der Moral:Rausch &amp; Rüstung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JR13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...269 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>274,066</x:t>
-[...306 lines deleted...]
-          <x:t>256,233</x:t>
+          <x:t>272,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>