--- v9 (2026-06-13)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4860fba9ee1144d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04bee6eeb41b42ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbab84e29a0a440f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R831d700d3a674a09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4be04a1cca04037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbab84e29a0a440f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0718b112888140b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R831d700d3a674a09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Preis der Moral:Rausch &amp; Rüstung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JR13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>273,190</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>