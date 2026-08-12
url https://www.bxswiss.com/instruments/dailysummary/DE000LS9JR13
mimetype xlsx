--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04bee6eeb41b42ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc592319bd3304e08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R831d700d3a674a09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c45a64861d44849"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0718b112888140b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R831d700d3a674a09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd43f9ab3a0f74568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c45a64861d44849" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Preis der Moral:Rausch &amp; Rüstung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JR13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>