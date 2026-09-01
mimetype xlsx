--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc592319bd3304e08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64c3202039854e2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c45a64861d44849"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42517dca0d904ae8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd43f9ab3a0f74568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c45a64861d44849" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0f313d24c314c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42517dca0d904ae8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Preis der Moral:Rausch &amp; Rüstung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JR13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,694</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>