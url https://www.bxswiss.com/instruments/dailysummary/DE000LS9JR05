--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R096b6f532452468f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7418de3c45d447fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1679a5fd1394e9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99d9401a0a0a4d81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra259bfc3e0d144b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1679a5fd1394e9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dc1ae9b921d40ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99d9401a0a0a4d81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology prime</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JR05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>