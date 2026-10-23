--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7418de3c45d447fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1cb1c11b58c4d96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99d9401a0a0a4d81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cae9ff9d0dd45d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dc1ae9b921d40ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99d9401a0a0a4d81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ea50ca48acf4330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cae9ff9d0dd45d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology prime</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JR05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...301 lines deleted...]
-          <x:t>319,494</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>318,497</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>316,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,556</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>