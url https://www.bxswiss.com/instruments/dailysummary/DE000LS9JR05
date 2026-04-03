--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d3ad8bfa35f4c37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re96861e2543f4c6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12e6b9c7b85e4cb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91023d1200634322"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb34a93ec91c4646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12e6b9c7b85e4cb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66d2e99a488a48b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91023d1200634322" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology prime</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JR05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,906</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>