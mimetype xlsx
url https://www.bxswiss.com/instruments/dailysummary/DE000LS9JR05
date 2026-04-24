--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re96861e2543f4c6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R211d43c2894b4ea8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91023d1200634322"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R507b3cdee26647a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66d2e99a488a48b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91023d1200634322" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R350989f2ce84414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R507b3cdee26647a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology prime</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JR05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,476</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>