--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R211d43c2894b4ea8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc42a1eeb81ff4b4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R507b3cdee26647a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f0972bb1d1b41c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R350989f2ce84414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R507b3cdee26647a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ef83e44c2bc4c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f0972bb1d1b41c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology prime</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JR05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>