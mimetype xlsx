--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc42a1eeb81ff4b4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05276160306d4f0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f0972bb1d1b41c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4aa1b93959447da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ef83e44c2bc4c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f0972bb1d1b41c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c0a0a99873b4c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4aa1b93959447da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology prime</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JR05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>