--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05276160306d4f0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44ea2fb27cf34306" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4aa1b93959447da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f1d23ba82974d58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c0a0a99873b4c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4aa1b93959447da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6351c2b4b8fb4e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f1d23ba82974d58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology prime</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JR05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,434</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>