--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44ea2fb27cf34306" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28829ff1d2ef4691" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f1d23ba82974d58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64318852363f4530"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6351c2b4b8fb4e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f1d23ba82974d58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R990dc6fba8154f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64318852363f4530" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology prime</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JR05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>