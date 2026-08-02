--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28829ff1d2ef4691" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c3b92b4666c4333" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64318852363f4530"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re487a4ccda0d4a52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R990dc6fba8154f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64318852363f4530" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06772f2ed1b14ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re487a4ccda0d4a52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology prime</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JR05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>