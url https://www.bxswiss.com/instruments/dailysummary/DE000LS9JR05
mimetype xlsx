--- v10 (2026-08-02)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c3b92b4666c4333" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8642cb3c2eb4409d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re487a4ccda0d4a52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eceb6558c244818"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06772f2ed1b14ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re487a4ccda0d4a52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb66b0106e38415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eceb6558c244818" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology prime</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JR05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>