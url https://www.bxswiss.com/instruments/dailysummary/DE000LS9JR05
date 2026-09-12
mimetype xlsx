--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8642cb3c2eb4409d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R096b6f532452468f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eceb6558c244818"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1679a5fd1394e9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb66b0106e38415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eceb6558c244818" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra259bfc3e0d144b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1679a5fd1394e9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology prime</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JR05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>