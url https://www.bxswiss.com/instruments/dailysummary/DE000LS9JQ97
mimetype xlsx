--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7f6f652e07649d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30710f97dd9f4b79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3822b928f53e44b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52fe10e2ad2e446e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9428ce8390742b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3822b928f53e44b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61aecd32f1734814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52fe10e2ad2e446e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Louis Cyphre</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JQ97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,481</x:t>
-[...522 lines deleted...]
-          <x:t>27,799</x:t>
+          <x:t>29,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>