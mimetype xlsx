--- v4 (2026-04-05)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30710f97dd9f4b79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca92e4808d3c400e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52fe10e2ad2e446e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcb3534a505d4023"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61aecd32f1734814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52fe10e2ad2e446e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb4461a7734d4ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcb3534a505d4023" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Louis Cyphre</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JQ97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>