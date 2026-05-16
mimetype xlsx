--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca92e4808d3c400e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4a291faeb574f85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcb3534a505d4023"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc72c9de992974d1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb4461a7734d4ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcb3534a505d4023" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc89dd93d10714751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc72c9de992974d1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Louis Cyphre</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JQ97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>