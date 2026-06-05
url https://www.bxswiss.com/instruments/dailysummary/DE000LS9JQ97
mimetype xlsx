--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4a291faeb574f85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fd9bdef971d4919" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc72c9de992974d1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc649e5cdd6064bbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc89dd93d10714751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc72c9de992974d1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdabd4e3af76a4d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc649e5cdd6064bbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Louis Cyphre</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JQ97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,416</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>