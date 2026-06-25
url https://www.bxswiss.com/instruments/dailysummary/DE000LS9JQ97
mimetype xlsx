--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fd9bdef971d4919" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra30730d9bd3a4400" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc649e5cdd6064bbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb057724e089040c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdabd4e3af76a4d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc649e5cdd6064bbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ec515d04b9a4a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb057724e089040c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Louis Cyphre</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JQ97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>26,229</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,397</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>28,425</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>