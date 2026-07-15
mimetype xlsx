--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra30730d9bd3a4400" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96e6a5b2b2fe4ffd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb057724e089040c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6781568d67c5465c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ec515d04b9a4a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb057724e089040c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67ecfd38576d461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6781568d67c5465c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Louis Cyphre</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JQ97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,025</x:t>
-[...333 lines deleted...]
-          <x:t>24,471</x:t>
+          <x:t>28,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>