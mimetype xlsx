--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96e6a5b2b2fe4ffd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40165a74d4544a6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6781568d67c5465c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8354622cbc654743"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67ecfd38576d461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6781568d67c5465c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd42c389bad3a4793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8354622cbc654743" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Louis Cyphre</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JQ97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>