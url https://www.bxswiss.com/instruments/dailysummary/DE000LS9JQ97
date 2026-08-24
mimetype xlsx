--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40165a74d4544a6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R127232794a18469a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8354622cbc654743"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9e5d493b41e4689"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd42c389bad3a4793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8354622cbc654743" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49b9bf7a619746b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9e5d493b41e4689" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Louis Cyphre</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JQ97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>