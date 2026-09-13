--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R127232794a18469a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa74df4ef7924e0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9e5d493b41e4689"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96961b71733e48c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49b9bf7a619746b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9e5d493b41e4689" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0554c395b00044ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96961b71733e48c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Louis Cyphre</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JQ97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>