--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa74df4ef7924e0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9f7156789e74bff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96961b71733e48c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b7651ec2c7a42ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0554c395b00044ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96961b71733e48c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32486654efb34822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b7651ec2c7a42ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Louis Cyphre</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JQ97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>