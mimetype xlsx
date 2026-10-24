--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9f7156789e74bff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red0b272f513347c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b7651ec2c7a42ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca4439a6d2324017"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32486654efb34822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b7651ec2c7a42ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb074c2c4ffce4d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca4439a6d2324017" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Louis Cyphre</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JQ97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...301 lines deleted...]
-          <x:t>29,432</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,873</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>29,089</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>