--- v13 (2026-08-26)
+++ v14 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a29077f0f4e41ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0030ab8b3c047f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0020ccd526ca43af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9344897b1434199"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cd9a5cb0f444d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0020ccd526ca43af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34d6cc9f432943f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9344897b1434199" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-Tech Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JQ63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>634,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>634,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>622,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>624,552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>633,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>635,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>631,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>634,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>