--- v14 (2026-09-17)
+++ v15 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0030ab8b3c047f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dfe7a795e274212" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9344897b1434199"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2282bdbfe14344a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34d6cc9f432943f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9344897b1434199" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91ea080dc89c4652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2282bdbfe14344a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-Tech Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JQ63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>635,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>637,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>634,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>637,631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>648,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>654,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>646,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>651,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>