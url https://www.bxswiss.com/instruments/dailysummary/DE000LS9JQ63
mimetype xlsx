--- v15 (2026-10-08)
+++ v16 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dfe7a795e274212" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb36a8b2009d245db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2282bdbfe14344a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf7d2bd9daf548c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91ea080dc89c4652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2282bdbfe14344a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8fcb76310c4422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf7d2bd9daf548c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-Tech Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JQ63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>664,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>668,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>655,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>655,964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>671,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>675,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>665,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>668,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>