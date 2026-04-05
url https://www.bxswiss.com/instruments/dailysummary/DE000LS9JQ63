--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra79f0cd5a82341b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd96d94d079f4ec8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R329520c981354f4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54ddaa3b478341d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c867f7c3dd24f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R329520c981354f4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R745715f268894f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54ddaa3b478341d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-Tech Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JQ63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>610,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>630,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>610,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>626,937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>614,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>618,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>611,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>613,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>