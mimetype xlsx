--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd96d94d079f4ec8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R491b9771d2b44661" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54ddaa3b478341d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9713f5fed6544d34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R745715f268894f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54ddaa3b478341d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52bde40dca2b4e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9713f5fed6544d34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-Tech Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JQ63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>610,337</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>626,937</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>599,808</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>