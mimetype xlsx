--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R491b9771d2b44661" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R120fe03cc6c84762" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9713f5fed6544d34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R085aab291f104565"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52bde40dca2b4e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9713f5fed6544d34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3984152b5f44d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R085aab291f104565" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-Tech Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JQ63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>610,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>622,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>610,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>622,202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>631,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>638,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>629,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>633,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>