--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R120fe03cc6c84762" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R427d601d55e54a53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R085aab291f104565"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bb49229e21e4924"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3984152b5f44d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R085aab291f104565" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fa1225c86794342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bb49229e21e4924" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-Tech Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JQ63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>650,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>651,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>644,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>647,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>676,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>678,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>672,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>674,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>