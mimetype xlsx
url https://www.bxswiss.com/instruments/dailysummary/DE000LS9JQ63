--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R427d601d55e54a53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d0cb91cfd3048e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bb49229e21e4924"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R960401f1b67e4648"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fa1225c86794342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bb49229e21e4924" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e5f35d9fade458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R960401f1b67e4648" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-Tech Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JQ63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>678,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>682,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>675,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>680,943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>662,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>668,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>658,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>665,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>