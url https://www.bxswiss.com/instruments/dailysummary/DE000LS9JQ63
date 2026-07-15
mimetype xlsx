--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d0cb91cfd3048e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3943a245d5c4ed5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R960401f1b67e4648"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff9ad055b264495a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e5f35d9fade458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R960401f1b67e4648" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R125112ce712e4d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff9ad055b264495a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-Tech Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JQ63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>645,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>651,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>643,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>651,688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>626,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>635,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>625,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>635,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>