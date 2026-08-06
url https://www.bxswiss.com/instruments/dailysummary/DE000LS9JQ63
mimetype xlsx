--- v11 (2026-07-15)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3943a245d5c4ed5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9552475fdce94790" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff9ad055b264495a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92dc3aed06264de2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R125112ce712e4d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff9ad055b264495a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra53cc620d9ce4571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92dc3aed06264de2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-Tech Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JQ63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>653,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>664,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>646,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>664,106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>660,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>671,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>659,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>671,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>