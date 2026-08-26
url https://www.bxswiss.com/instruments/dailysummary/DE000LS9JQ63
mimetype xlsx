--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9552475fdce94790" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a29077f0f4e41ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92dc3aed06264de2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0020ccd526ca43af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra53cc620d9ce4571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92dc3aed06264de2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cd9a5cb0f444d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0020ccd526ca43af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-Tech Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JQ63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>599,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>603,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>596,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>601,167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>629,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>631,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>622,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>622,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>