--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ca3e12f551d41aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R033882c5a2914aef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fdb2e13ac56427f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R507baf0e9f794de3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf64ff2fe635947c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fdb2e13ac56427f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R457e9fedf1914b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R507baf0e9f794de3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS3DAX30-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JQ55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...284 lines deleted...]
-          <x:t>117,135</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>116,622</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,525</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...91 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,199</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>