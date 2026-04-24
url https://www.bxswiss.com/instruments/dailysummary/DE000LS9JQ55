--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R033882c5a2914aef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72e53442ff2f48ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R507baf0e9f794de3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde4bebe48eac42de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R457e9fedf1914b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R507baf0e9f794de3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3598385fabe74562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde4bebe48eac42de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS3DAX30-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JQ55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>