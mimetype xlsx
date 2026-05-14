--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72e53442ff2f48ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2326814a90a4d23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde4bebe48eac42de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fc8f421b2a64e5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3598385fabe74562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde4bebe48eac42de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0210fa4ec00342ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fc8f421b2a64e5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS3DAX30-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JQ55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,010</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>115,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,042</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>