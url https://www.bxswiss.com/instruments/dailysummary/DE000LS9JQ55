--- v7 (2026-05-14)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2326814a90a4d23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1a7974a048947fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fc8f421b2a64e5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aa0dbe0bfe5423f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0210fa4ec00342ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fc8f421b2a64e5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e78cf000c134848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aa0dbe0bfe5423f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS3DAX30-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JQ55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...311 lines deleted...]
-          <x:t>116,439</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,837</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>114,469</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,892</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>