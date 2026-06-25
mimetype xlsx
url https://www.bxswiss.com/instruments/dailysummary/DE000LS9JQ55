--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1a7974a048947fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb39d314671674c1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aa0dbe0bfe5423f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95ecfbba086746d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e78cf000c134848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aa0dbe0bfe5423f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d41cf2665a74a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95ecfbba086746d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS3DAX30-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JQ55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,951</x:t>
-[...151 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>116,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,706</x:t>
-[...441 lines deleted...]
-          <x:t>117,892</x:t>
+          <x:t>114,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>