--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb39d314671674c1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33e979b7eee14ae4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95ecfbba086746d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dd21b9c4a0b4521"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d41cf2665a74a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95ecfbba086746d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6589f0ae560d4e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dd21b9c4a0b4521" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS3DAX30-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JQ55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...360 lines deleted...]
-          <x:t>115,908</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,358</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...84 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,896</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>