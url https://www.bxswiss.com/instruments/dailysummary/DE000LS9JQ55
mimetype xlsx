--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33e979b7eee14ae4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e860aebd4fb4c3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dd21b9c4a0b4521"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R697b9ff2d63942c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6589f0ae560d4e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dd21b9c4a0b4521" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra65306505d0c4366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R697b9ff2d63942c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS3DAX30-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JQ55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,533</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>115,359</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>