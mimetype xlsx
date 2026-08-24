--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e860aebd4fb4c3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9c40c1804034e78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R697b9ff2d63942c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46ed359c21b542a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra65306505d0c4366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R697b9ff2d63942c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf06ae7b62edb40e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46ed359c21b542a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS3DAX30-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JQ55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>