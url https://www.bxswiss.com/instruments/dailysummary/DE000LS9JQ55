--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9c40c1804034e78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R312edb3a31de4d2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46ed359c21b542a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf10963accb5b4fe4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf06ae7b62edb40e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46ed359c21b542a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref7e9e7306d344ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf10963accb5b4fe4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS3DAX30-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JQ55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...387 lines deleted...]
-          <x:t>122,098</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,506</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,436</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>