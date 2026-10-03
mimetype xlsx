--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R312edb3a31de4d2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35fe6db78bcd4ec0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf10963accb5b4fe4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb41b515c06f94f7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref7e9e7306d344ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf10963accb5b4fe4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfaf15e87f114709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb41b515c06f94f7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS3DAX30-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JQ55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>121,935</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,167</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>123,011</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>