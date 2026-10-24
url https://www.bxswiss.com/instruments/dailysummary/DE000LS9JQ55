--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35fe6db78bcd4ec0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33b06350ef52409e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb41b515c06f94f7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17d930e94eca4118"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfaf15e87f114709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb41b515c06f94f7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R140a123cf1914605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17d930e94eca4118" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS3DAX30-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JQ55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...144 lines deleted...]
-          <x:t>123,434</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,004</x:t>
-[...21 lines deleted...]
-          <x:t>122,340</x:t>
+          <x:t>122,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,638</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...364 lines deleted...]
-          <x:t>123,879</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,751</x:t>
-[...53 lines deleted...]
-          <x:t>122,027</x:t>
+          <x:t>124,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>