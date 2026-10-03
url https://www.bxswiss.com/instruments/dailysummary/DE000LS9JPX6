--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fd70db907df4cd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R478a326e0be04f83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R937633a25be94c13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R794391c900784149"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4148c3e5da84079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R937633a25be94c13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd90fe249314480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R794391c900784149" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalPharma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>