--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R478a326e0be04f83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc21f3ca756244aef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R794391c900784149"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb596e423a8bf4e5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd90fe249314480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R794391c900784149" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27b7f1ff02294913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb596e423a8bf4e5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalPharma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>71,926</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,310</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>72,614</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,436</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>71,831</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>