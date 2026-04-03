--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04e17cc7b971493d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69206d8c13d043fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c6927a75f4f4ede"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd1dff565e2244eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6b2aa4304b543d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c6927a75f4f4ede" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03d48ae478ba4c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd1dff565e2244eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalPharma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>