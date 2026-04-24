--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69206d8c13d043fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1397eba7f0e24b83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd1dff565e2244eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57346ffc055b4b6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03d48ae478ba4c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd1dff565e2244eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R694fb1ee710f4a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57346ffc055b4b6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalPharma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>