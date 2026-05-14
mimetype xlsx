--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1397eba7f0e24b83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dc48848c41b4cf0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57346ffc055b4b6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcff3887a17a84499"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R694fb1ee710f4a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57346ffc055b4b6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7416ea36dfe4059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcff3887a17a84499" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalPharma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>58,263</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,166</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...300 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,824</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>