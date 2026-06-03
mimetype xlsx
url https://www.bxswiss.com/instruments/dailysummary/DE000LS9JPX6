--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dc48848c41b4cf0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e2fb748fee94291" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcff3887a17a84499"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1b1a80057314ed9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7416ea36dfe4059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcff3887a17a84499" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c6b601a929046bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1b1a80057314ed9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalPharma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...360 lines deleted...]
-          <x:t>60,951</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,529</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>60,876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,573</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>