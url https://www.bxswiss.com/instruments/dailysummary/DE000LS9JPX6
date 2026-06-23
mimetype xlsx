--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e2fb748fee94291" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09bba42495c4400a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1b1a80057314ed9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0eca30659bb64389"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c6b601a929046bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1b1a80057314ed9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fab4171c9864e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0eca30659bb64389" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalPharma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,615</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>60,406</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>