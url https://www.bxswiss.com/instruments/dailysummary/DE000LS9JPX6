--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09bba42495c4400a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77d738bcc7014653" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0eca30659bb64389"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd25fc4fd94694e3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fab4171c9864e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0eca30659bb64389" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f7030246e594941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd25fc4fd94694e3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalPharma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,474</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>