--- v10 (2026-07-13)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77d738bcc7014653" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74e18219990847ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd25fc4fd94694e3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69419d17358f4f14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f7030246e594941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd25fc4fd94694e3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eb36a2aa23f4388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69419d17358f4f14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalPharma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>63,992</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,630</x:t>
-[...301 lines deleted...]
-          <x:t>65,474</x:t>
+          <x:t>66,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>