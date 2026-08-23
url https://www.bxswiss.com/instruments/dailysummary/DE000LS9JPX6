--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74e18219990847ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3728bb4ed17740ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69419d17358f4f14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf84f5c555eb4dea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eb36a2aa23f4388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69419d17358f4f14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6636614cd4044ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf84f5c555eb4dea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalPharma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>