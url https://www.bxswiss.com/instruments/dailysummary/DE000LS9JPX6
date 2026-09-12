--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3728bb4ed17740ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fd70db907df4cd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf84f5c555eb4dea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R937633a25be94c13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6636614cd4044ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf84f5c555eb4dea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4148c3e5da84079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R937633a25be94c13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalPharma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>