--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d1c5ea5bd9846e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67855292cc2e4915" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98c2f0b1fb804544"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd46cee47e09645e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3624b83d15d34fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98c2f0b1fb804544" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raede57e8ab4143fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd46cee47e09645e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LIJAMEUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>