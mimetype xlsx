--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67855292cc2e4915" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf33b0d05e20149d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd46cee47e09645e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R396384df70a44efd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raede57e8ab4143fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd46cee47e09645e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R527ad22d7104483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R396384df70a44efd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LIJAMEUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>