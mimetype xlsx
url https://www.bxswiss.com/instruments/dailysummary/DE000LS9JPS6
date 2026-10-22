--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf33b0d05e20149d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01c98e4ab8704e91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R396384df70a44efd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae8cdb0977ad4eb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R527ad22d7104483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R396384df70a44efd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7d29da8f0af4ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae8cdb0977ad4eb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LIJAMEUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>