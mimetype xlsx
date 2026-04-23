--- v6 (2026-03-14)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra055412119d0441a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf365acfb06864dd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R588000ea52574ad8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07b1f6d4497f468c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c9e2533c4a549d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R588000ea52574ad8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbad26b74ea9c4343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07b1f6d4497f468c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LIJAMEUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>181,201</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,857</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>