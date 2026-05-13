--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf365acfb06864dd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd2ea53decf34116" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07b1f6d4497f468c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7d85f7cfc6040d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbad26b74ea9c4343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07b1f6d4497f468c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd92d447ef01b4085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7d85f7cfc6040d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LIJAMEUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>