--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd2ea53decf34116" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd96601d02fbc42ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7d85f7cfc6040d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc50e6138bd2b43be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd92d447ef01b4085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7d85f7cfc6040d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5811431502e64600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc50e6138bd2b43be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LIJAMEUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>