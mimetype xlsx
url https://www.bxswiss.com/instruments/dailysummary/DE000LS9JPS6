--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd96601d02fbc42ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a06f1c53c954fe9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc50e6138bd2b43be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66a9dadfca544664"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5811431502e64600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc50e6138bd2b43be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a3ed2dd5c094d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66a9dadfca544664" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LIJAMEUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>