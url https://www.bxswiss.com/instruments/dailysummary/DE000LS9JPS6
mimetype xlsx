--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a06f1c53c954fe9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbeddfaecf0984a94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66a9dadfca544664"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R336f5df126f946fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a3ed2dd5c094d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66a9dadfca544664" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77940f5320804d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R336f5df126f946fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LIJAMEUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>182,054</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>181,026</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>180,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,541</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>