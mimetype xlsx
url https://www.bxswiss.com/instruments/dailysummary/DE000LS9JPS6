--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbeddfaecf0984a94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R392b2e9baf9b4110" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R336f5df126f946fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R794770082df4416a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77940f5320804d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R336f5df126f946fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16e68f723369408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R794770082df4416a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LIJAMEUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>