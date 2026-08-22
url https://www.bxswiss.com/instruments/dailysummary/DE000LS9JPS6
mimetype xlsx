--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R392b2e9baf9b4110" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d1c5ea5bd9846e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R794770082df4416a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98c2f0b1fb804544"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16e68f723369408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R794770082df4416a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3624b83d15d34fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98c2f0b1fb804544" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LIJAMEUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>