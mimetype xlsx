--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80b7fdf709f142b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc48d2c28cfca491e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c9156ab11e546e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf1f44e502bb4e8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9982b1a8bbf64bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c9156ab11e546e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4a0337ff27d4995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf1f44e502bb4e8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ALL IN 001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,739</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,730</x:t>
-[...70 lines deleted...]
-          <x:t>1,742</x:t>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,741</x:t>
-[...145 lines deleted...]
-        <x:is>
           <x:t>1,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,776</x:t>
-[...333 lines deleted...]
-          <x:t>1,633</x:t>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>