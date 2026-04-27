--- v5 (2026-04-05)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc48d2c28cfca491e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a807ddebfdf45a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf1f44e502bb4e8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb899f5edd1c4400"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4a0337ff27d4995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf1f44e502bb4e8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53b221bfc8564f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb899f5edd1c4400" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ALL IN 001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>1,653</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,650</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>1,699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,718</x:t>
         </x:is>
       </x:c>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>