--- v6 (2026-04-27)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a807ddebfdf45a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a05565775a04460" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb899f5edd1c4400"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb2c5cd7c8e84c5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53b221bfc8564f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb899f5edd1c4400" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8243a42d07264064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb2c5cd7c8e84c5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ALL IN 001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,694</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,685</x:t>
-[...43 lines deleted...]
-          <x:t>1,702</x:t>
+          <x:t>1,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,676</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>1,745</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,716</x:t>
-        </x:is>
-[...408 lines deleted...]
-          <x:t>1,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>