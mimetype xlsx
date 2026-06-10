--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a05565775a04460" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1011333083ee48ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb2c5cd7c8e84c5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33bc03e9cf2043b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8243a42d07264064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb2c5cd7c8e84c5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62ca9748ac944108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33bc03e9cf2043b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ALL IN 001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,756</x:t>
-[...48 lines deleted...]
-          <x:t>1,717</x:t>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,731</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>1,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,749</x:t>
-[...421 lines deleted...]
-          <x:t>1,737</x:t>
+          <x:t>1,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,705</x:t>
-        </x:is>
-[...3 lines deleted...]
-          <x:t>1,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>