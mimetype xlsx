--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1011333083ee48ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67684788dacf44eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33bc03e9cf2043b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02ac91d900e54e54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62ca9748ac944108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33bc03e9cf2043b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79fb3bff998a4b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02ac91d900e54e54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ALL IN 001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1,722</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,735</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,713</x:t>
-[...87 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,711</x:t>
-[...97 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,674</x:t>
-[...53 lines deleted...]
-          <x:t>1,697</x:t>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,673</x:t>
-[...215 lines deleted...]
-          <x:t>1,705</x:t>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>