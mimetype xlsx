--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67684788dacf44eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0153fcf96ca042ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02ac91d900e54e54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fdceb71894e4118"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79fb3bff998a4b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02ac91d900e54e54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bef30f462f14958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fdceb71894e4118" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ALL IN 001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,650</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,664</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,658</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>1,681</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,693</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>12.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,789</x:t>
-[...306 lines deleted...]
-          <x:t>1,602</x:t>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>