--- v10 (2026-07-21)
+++ v11 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0153fcf96ca042ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58c4a99011a34554" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fdceb71894e4118"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa3f60f63d6348ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bef30f462f14958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fdceb71894e4118" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06121547191f4e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa3f60f63d6348ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ALL IN 001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...458 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,874</x:t>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,834</x:t>
-[...107 lines deleted...]
-          <x:t>1,822</x:t>
+          <x:t>1,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>