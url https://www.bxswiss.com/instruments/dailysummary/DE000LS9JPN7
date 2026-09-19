--- v11 (2026-08-30)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58c4a99011a34554" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbf5d7308741474f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa3f60f63d6348ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f3f969ddaee40c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06121547191f4e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa3f60f63d6348ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d999ab2a5e5422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f3f969ddaee40c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ALL IN 001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,933</x:t>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,903</x:t>
-[...38 lines deleted...]
-          <x:t>1,836</x:t>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,842</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,841</x:t>
-[...16 lines deleted...]
-          <x:t>1,864</x:t>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,836</x:t>
-[...146 lines deleted...]
-          <x:t>1,832</x:t>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,829</x:t>
-[...97 lines deleted...]
-          <x:t>1,904</x:t>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,868</x:t>
-[...247 lines deleted...]
-          <x:t>1,843</x:t>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>