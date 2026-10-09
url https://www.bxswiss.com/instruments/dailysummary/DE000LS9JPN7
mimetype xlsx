--- v12 (2026-09-19)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbf5d7308741474f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bbcfcd57bf641ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f3f969ddaee40c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35cf6e876df64f8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d999ab2a5e5422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f3f969ddaee40c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5beaf6fdeea64124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35cf6e876df64f8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ALL IN 001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,890</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,889</x:t>
-[...372 lines deleted...]
-          <x:t>1,955</x:t>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...90 lines deleted...]
-          <x:t>2,033</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,020</x:t>
-[...134 lines deleted...]
-          <x:t>1,973</x:t>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>