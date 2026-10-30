--- v13 (2026-10-09)
+++ v14 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bbcfcd57bf641ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11042858ceb046d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35cf6e876df64f8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R302c676fbcd8420e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5beaf6fdeea64124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35cf6e876df64f8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R229eada5f8aa4187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R302c676fbcd8420e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ALL IN 001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,959</x:t>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,955</x:t>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...90 lines deleted...]
-          <x:t>2,033</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,020</x:t>
-[...308 lines deleted...]
-          <x:t>1,931</x:t>
+          <x:t>1,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,944</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,988</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>