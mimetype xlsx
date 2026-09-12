--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfae329257c754e23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa77b33efb4b4306" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc199c7a0e15436c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddc7f9a4a0e64fd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f26ab16c4504247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc199c7a0e15436c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aba81fb87be4610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddc7f9a4a0e64fd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Empfehlungen von Börsenbriefen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>