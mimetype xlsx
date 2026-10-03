--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa77b33efb4b4306" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30ac00cbf9644411" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddc7f9a4a0e64fd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R611f75d5ec5e45c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aba81fb87be4610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddc7f9a4a0e64fd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde4b1a7e4cd14f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R611f75d5ec5e45c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Empfehlungen von Börsenbriefen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>