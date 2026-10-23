--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30ac00cbf9644411" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cf69cbbc3684951" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R611f75d5ec5e45c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39cda4bf81394cc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde4b1a7e4cd14f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R611f75d5ec5e45c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cb907a6a87d42eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39cda4bf81394cc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Empfehlungen von Börsenbriefen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,773</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>