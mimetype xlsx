--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra43927957cbc443d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b7698b65d7a4833" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06e4a7b0324a40d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5293e16732fd495f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9f74d7940ca4454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06e4a7b0324a40d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49e223804e3c41c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5293e16732fd495f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Empfehlungen von Börsenbriefen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>