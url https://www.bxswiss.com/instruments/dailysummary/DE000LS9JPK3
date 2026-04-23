--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b7698b65d7a4833" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd161b64ac0164c9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5293e16732fd495f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37b4dacc4f0040d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49e223804e3c41c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5293e16732fd495f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R254009ac9ae44def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37b4dacc4f0040d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Empfehlungen von Börsenbriefen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,228</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>