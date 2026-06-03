--- v7 (2026-04-23)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd161b64ac0164c9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re68c6505f81a4afa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37b4dacc4f0040d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b2b7c6c95094b44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R254009ac9ae44def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37b4dacc4f0040d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R632fb50b9adf4391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b2b7c6c95094b44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Empfehlungen von Börsenbriefen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>141,228</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>