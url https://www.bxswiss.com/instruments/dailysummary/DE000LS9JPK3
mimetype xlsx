--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re68c6505f81a4afa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3b9bc9296db4efe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b2b7c6c95094b44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44d5e3d30e1346ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R632fb50b9adf4391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b2b7c6c95094b44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9300559c62054a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44d5e3d30e1346ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Empfehlungen von Börsenbriefen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,214</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>