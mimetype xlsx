--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3b9bc9296db4efe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b18795608b2447f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44d5e3d30e1346ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6fddde5ac1f426b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9300559c62054a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44d5e3d30e1346ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra363ac090ea04cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6fddde5ac1f426b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Empfehlungen von Börsenbriefen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>