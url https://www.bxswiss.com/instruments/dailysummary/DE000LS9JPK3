--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b18795608b2447f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29dcc601f4d44264" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6fddde5ac1f426b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90ca6ef69cce4b30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra363ac090ea04cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6fddde5ac1f426b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ad5d0842ae94118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90ca6ef69cce4b30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Empfehlungen von Börsenbriefen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,323</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>