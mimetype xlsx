--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29dcc601f4d44264" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfae329257c754e23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90ca6ef69cce4b30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc199c7a0e15436c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ad5d0842ae94118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90ca6ef69cce4b30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f26ab16c4504247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc199c7a0e15436c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Empfehlungen von Börsenbriefen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>