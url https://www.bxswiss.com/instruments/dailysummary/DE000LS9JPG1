--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96b73de47af045dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b9b017e9e3b4dea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ffd7803f0f64174"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bc91fa0bd824b46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a37f4b2edeb475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ffd7803f0f64174" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ae55b24a037422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bc91fa0bd824b46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>239,840</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>233,616</x:t>
-[...393 lines deleted...]
-        <x:is>
           <x:t>237,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,656</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>