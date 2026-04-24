--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b9b017e9e3b4dea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39bea16880284525" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bc91fa0bd824b46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5be6e26f294a4cf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ae55b24a037422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bc91fa0bd824b46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3b000c24c674e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5be6e26f294a4cf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>