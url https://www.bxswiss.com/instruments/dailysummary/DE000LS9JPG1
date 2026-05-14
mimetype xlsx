--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39bea16880284525" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0e1975dcb9849de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5be6e26f294a4cf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c53239f40e14da4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3b000c24c674e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5be6e26f294a4cf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8afd7cc85ee04f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c53239f40e14da4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>