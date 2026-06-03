--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0e1975dcb9849de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref361979953348c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c53239f40e14da4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa874944525345ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8afd7cc85ee04f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c53239f40e14da4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11625a2178df4e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa874944525345ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,699</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>