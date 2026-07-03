--- v9 (2026-06-03)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref361979953348c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5b3685b175249fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa874944525345ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5859c7f37770498e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11625a2178df4e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa874944525345ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6035ea57624d402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5859c7f37770498e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>