--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5b3685b175249fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfea6834cf894046" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5859c7f37770498e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21991f58b6464ba4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6035ea57624d402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5859c7f37770498e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6e34287133c4b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21991f58b6464ba4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>173,645</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>172,628</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>165,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>