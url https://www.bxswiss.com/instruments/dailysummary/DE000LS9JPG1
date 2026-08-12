--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfea6834cf894046" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98e15320780540d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21991f58b6464ba4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72e57d8708b44f70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6e34287133c4b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21991f58b6464ba4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a3cf50eb825448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72e57d8708b44f70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,374</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>