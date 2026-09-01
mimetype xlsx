--- v12 (2026-08-12)
+++ v13 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98e15320780540d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6628f1a9f43345ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72e57d8708b44f70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e16951c2e35447a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a3cf50eb825448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72e57d8708b44f70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec8955a6efcf4c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e16951c2e35447a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>