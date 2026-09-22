--- v13 (2026-09-01)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6628f1a9f43345ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R003dc36accea463e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e16951c2e35447a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd98e2239524b4472"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec8955a6efcf4c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e16951c2e35447a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re45c0dda17df4ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd98e2239524b4472" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>