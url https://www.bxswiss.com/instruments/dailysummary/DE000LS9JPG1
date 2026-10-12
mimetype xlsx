--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R003dc36accea463e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R924751fd662b40ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd98e2239524b4472"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff232d868146490a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re45c0dda17df4ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd98e2239524b4472" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e3be5729dbf4120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff232d868146490a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>