--- v15 (2026-10-12)
+++ v16 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R924751fd662b40ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23c70a4aa14f4bca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff232d868146490a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f872139613442e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e3be5729dbf4120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff232d868146490a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R893b07e5aefb4168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f872139613442e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>