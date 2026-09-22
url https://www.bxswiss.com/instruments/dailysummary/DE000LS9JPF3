--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ac514e9bc594162" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e073a19e2674f4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49d5bc6edc614065"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf0b3454ced0410c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a4af0cbaa284477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49d5bc6edc614065" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref544d15ff3344e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf0b3454ced0410c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nordamerika Dividendenstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>