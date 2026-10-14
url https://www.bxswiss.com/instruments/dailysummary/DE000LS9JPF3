--- v12 (2026-09-22)
+++ v13 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e073a19e2674f4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raca5453345514d77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf0b3454ced0410c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f56ab4532944fb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref544d15ff3344e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf0b3454ced0410c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R648f92669ae04e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f56ab4532944fb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nordamerika Dividendenstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>