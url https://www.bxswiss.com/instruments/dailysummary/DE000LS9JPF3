--- v13 (2026-10-14)
+++ v14 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raca5453345514d77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ba4dcc4acb342b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f56ab4532944fb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ad5629a149947a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R648f92669ae04e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f56ab4532944fb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf70e6b09ed2e46c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ad5629a149947a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nordamerika Dividendenstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>