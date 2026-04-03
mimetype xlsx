--- v3 (2026-01-11)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaf83bd637e24553" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfd167fd62ea4a19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b47b2219689420a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85f8e70d0fa54755"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1537bf0100d4762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b47b2219689420a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52f7ef5e3def4493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85f8e70d0fa54755" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nordamerika Dividendenstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,484 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...451 lines deleted...]
-          <x:t>319,012</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>