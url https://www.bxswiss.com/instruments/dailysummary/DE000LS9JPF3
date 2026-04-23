--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfd167fd62ea4a19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41d42cd9c4154d02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85f8e70d0fa54755"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R934ede5ccb9c4692"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52f7ef5e3def4493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85f8e70d0fa54755" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a90a8f74d56426a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R934ede5ccb9c4692" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nordamerika Dividendenstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>