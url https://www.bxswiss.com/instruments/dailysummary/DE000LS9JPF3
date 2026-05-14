--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41d42cd9c4154d02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf5362a81b6b433f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R934ede5ccb9c4692"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9da38d6722694352"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a90a8f74d56426a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R934ede5ccb9c4692" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c7165198e8a47a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9da38d6722694352" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nordamerika Dividendenstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>