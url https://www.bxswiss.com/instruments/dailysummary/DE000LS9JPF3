--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf5362a81b6b433f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc83b10273fd545bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9da38d6722694352"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc036e3600f1a4368"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c7165198e8a47a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9da38d6722694352" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R935ca70110ec4985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc036e3600f1a4368" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nordamerika Dividendenstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>