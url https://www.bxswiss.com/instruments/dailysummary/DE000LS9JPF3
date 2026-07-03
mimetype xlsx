--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc83b10273fd545bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cdc0323b3434e35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc036e3600f1a4368"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb2e89a2f1834fac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R935ca70110ec4985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc036e3600f1a4368" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra993879b43ae4285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb2e89a2f1834fac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nordamerika Dividendenstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>