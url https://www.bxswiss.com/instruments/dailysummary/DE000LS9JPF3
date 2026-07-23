--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cdc0323b3434e35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85a69da6fc654f8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb2e89a2f1834fac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e193e6c385549bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra993879b43ae4285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb2e89a2f1834fac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84c74c5bc19c4cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e193e6c385549bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nordamerika Dividendenstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,581 +149,176 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>336,454</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,069</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...425 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,282</x:t>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>