--- v9 (2026-07-23)
+++ v10 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85a69da6fc654f8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11eb1ff78f9b4c3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e193e6c385549bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5615e811c7664499"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84c74c5bc19c4cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e193e6c385549bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bd88cf71ffe45e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5615e811c7664499" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nordamerika Dividendenstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>