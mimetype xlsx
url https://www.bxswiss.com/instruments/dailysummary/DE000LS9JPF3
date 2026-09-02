--- v10 (2026-08-13)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11eb1ff78f9b4c3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ac514e9bc594162" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5615e811c7664499"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49d5bc6edc614065"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bd88cf71ffe45e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5615e811c7664499" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a4af0cbaa284477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49d5bc6edc614065" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nordamerika Dividendenstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>