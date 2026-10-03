--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc797fe9f63314a72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2456e948e34146b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05ae23fec37341d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f141e47c9794aef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b673b1b3a654f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05ae23fec37341d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7560a37342c844c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f141e47c9794aef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das Ei des Kostolany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,181</x:t>
-[...495 lines deleted...]
-          <x:t>72,463</x:t>
+          <x:t>72,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>