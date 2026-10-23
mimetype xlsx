--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2456e948e34146b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2e97d4fcc914658" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f141e47c9794aef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R099c81789c574a0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7560a37342c844c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f141e47c9794aef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d722da198454771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R099c81789c574a0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das Ei des Kostolany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>