--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d1adbd495794e08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5a5e139052e42bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c77ce1f19c448d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R233f878acb184f8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf7092e758db4fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c77ce1f19c448d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R672d724ae3b349a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R233f878acb184f8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das Ei des Kostolany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>