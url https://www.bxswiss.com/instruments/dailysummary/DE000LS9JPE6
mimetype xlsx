--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5a5e139052e42bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31b8b7fe36e0446c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R233f878acb184f8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red5091bd959f4567"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R672d724ae3b349a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R233f878acb184f8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36dc520db87a49c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red5091bd959f4567" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das Ei des Kostolany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>