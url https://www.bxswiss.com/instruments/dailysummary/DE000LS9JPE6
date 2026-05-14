--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31b8b7fe36e0446c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R638eef1a792b434f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red5091bd959f4567"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65f134e3d1a3425b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36dc520db87a49c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red5091bd959f4567" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63e9a5d66e244671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65f134e3d1a3425b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das Ei des Kostolany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>70,702</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,952</x:t>
-[...53 lines deleted...]
-          <x:t>70,167</x:t>
+          <x:t>70,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,460</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>70,605</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,844</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>