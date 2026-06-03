--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R638eef1a792b434f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50887623a52d45d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65f134e3d1a3425b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0f05aba2a5f42d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63e9a5d66e244671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65f134e3d1a3425b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b03d508aee54e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0f05aba2a5f42d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das Ei des Kostolany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>72,609</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,159</x:t>
-[...21 lines deleted...]
-          <x:t>71,681</x:t>
+          <x:t>71,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,793</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>69,844</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>