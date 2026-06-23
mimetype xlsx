--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50887623a52d45d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5e1fd0811464525" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0f05aba2a5f42d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25c72cb83bed4013"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b03d508aee54e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0f05aba2a5f42d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8200e6cd710b4c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25c72cb83bed4013" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das Ei des Kostolany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>70,885</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,813</x:t>
-[...220 lines deleted...]
-          <x:t>71,827</x:t>
+          <x:t>71,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>