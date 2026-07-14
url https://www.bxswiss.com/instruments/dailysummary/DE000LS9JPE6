--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5e1fd0811464525" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8ac057ed8504d78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25c72cb83bed4013"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra55839da10914b28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8200e6cd710b4c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25c72cb83bed4013" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60173aabbda544ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra55839da10914b28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das Ei des Kostolany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>70,657</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,219</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>72,780</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,055</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>05.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,501</x:t>
-[...53 lines deleted...]
-          <x:t>72,338</x:t>
+          <x:t>72,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,990</x:t>
-[...242 lines deleted...]
-          <x:t>71,298</x:t>
+          <x:t>71,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>