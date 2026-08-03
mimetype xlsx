--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8ac057ed8504d78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5c3537af0ee4e02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra55839da10914b28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf0927f03f1142a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60173aabbda544ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra55839da10914b28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02c998172f944d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf0927f03f1142a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das Ei des Kostolany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>71,078</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,406</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>71,907</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,263</x:t>
-[...544 lines deleted...]
-          <x:t>72,218</x:t>
+          <x:t>72,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>