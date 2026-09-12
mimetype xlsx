--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5c3537af0ee4e02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc797fe9f63314a72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf0927f03f1142a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05ae23fec37341d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02c998172f944d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf0927f03f1142a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b673b1b3a654f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05ae23fec37341d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das Ei des Kostolany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>71,627</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>