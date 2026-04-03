--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc67c23c459d941a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5e4c6ddd6414ab8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd02734adda2844be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ca851cd42e14929"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0761f3733d04af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd02734adda2844be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61e683c315c449e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ca851cd42e14929" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalInvestPotential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>