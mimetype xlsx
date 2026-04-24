--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5e4c6ddd6414ab8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree3a61fcd6e94b70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ca851cd42e14929"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3d9a55f1c7e44cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61e683c315c449e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ca851cd42e14929" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d2cabccf1d34408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3d9a55f1c7e44cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalInvestPotential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>