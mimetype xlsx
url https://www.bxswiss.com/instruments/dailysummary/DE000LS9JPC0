--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree3a61fcd6e94b70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R023513969edd4c75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3d9a55f1c7e44cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raba3f0f1084f46b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d2cabccf1d34408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3d9a55f1c7e44cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09ca92c9d50f4e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raba3f0f1084f46b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalInvestPotential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>180,920</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>180,534</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>174,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>