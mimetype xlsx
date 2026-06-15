--- v8 (2026-05-14)
+++ v9 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R023513969edd4c75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd13db73eb21f4e46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raba3f0f1084f46b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7efa12e2d38a45b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09ca92c9d50f4e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raba3f0f1084f46b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3202503c8e9a48f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7efa12e2d38a45b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalInvestPotential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>188,829</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>