--- v9 (2026-06-15)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd13db73eb21f4e46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f31dfb6c17245dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7efa12e2d38a45b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ce23655f8e94efa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3202503c8e9a48f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7efa12e2d38a45b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8c822d3fbaa430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ce23655f8e94efa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalInvestPotential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>