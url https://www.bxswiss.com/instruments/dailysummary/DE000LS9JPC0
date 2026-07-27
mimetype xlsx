--- v10 (2026-07-05)
+++ v11 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f31dfb6c17245dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76231f0ddbc3475d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ce23655f8e94efa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95607f3bdbe340f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8c822d3fbaa430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ce23655f8e94efa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29c23c9654064812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95607f3bdbe340f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalInvestPotential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>