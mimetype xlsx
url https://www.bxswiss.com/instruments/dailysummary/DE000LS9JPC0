--- v11 (2026-07-27)
+++ v12 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76231f0ddbc3475d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc0da4591b3b4bdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95607f3bdbe340f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32107056aa404e52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29c23c9654064812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95607f3bdbe340f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R722d608c56244c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32107056aa404e52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalInvestPotential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>