--- v12 (2026-08-16)
+++ v13 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc0da4591b3b4bdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13454e534b024bbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32107056aa404e52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bd0763932bc4442"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R722d608c56244c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32107056aa404e52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d1f3814be394a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bd0763932bc4442" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalInvestPotential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>222,781</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...505 lines deleted...]
-          <x:t>235,867</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>