--- v13 (2026-09-05)
+++ v14 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13454e534b024bbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd5985d72546460e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bd0763932bc4442"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d1ead2ed39a4a7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d1f3814be394a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bd0763932bc4442" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R842b3f17afa6482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d1ead2ed39a4a7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalInvestPotential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,386</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>