--- v14 (2026-09-26)
+++ v15 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd5985d72546460e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1de1c5e566f34ef1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d1ead2ed39a4a7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdabffd3c68c740d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R842b3f17afa6482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d1ead2ed39a4a7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b11cdb1672b4d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdabffd3c68c740d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalInvestPotential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JPC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...640 lines deleted...]
-          <x:t>214,386</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>