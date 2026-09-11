--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27d1f5d044774f3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03fe303ca9be491f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1abd2f318a924830"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd204d539f0c343e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a2c708161f24a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1abd2f318a924830" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39e6235bf073471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd204d539f0c343e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LOW-10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,957</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>