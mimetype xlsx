--- v14 (2026-09-11)
+++ v15 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03fe303ca9be491f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1199c03731cd433f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd204d539f0c343e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdcc9019189d4eaa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39e6235bf073471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd204d539f0c343e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb9bbf3814ac42f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdcc9019189d4eaa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LOW-10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>122,263</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,818</x:t>
-[...398 lines deleted...]
-        <x:is>
           <x:t>120,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>