--- v15 (2026-10-01)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1199c03731cd433f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R206fff985c93456b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdcc9019189d4eaa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6379fd6d4f34b5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb9bbf3814ac42f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdcc9019189d4eaa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0b4749d666b4eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6379fd6d4f34b5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LOW-10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>