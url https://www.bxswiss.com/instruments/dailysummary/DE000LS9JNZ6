--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R152f8dc704194481" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ab86584bd7f40f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eefec5b771240ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R616ee22a53584dc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra128f3ec48cb4bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eefec5b771240ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59af92e1cd6f4ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R616ee22a53584dc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LOW-10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>112,095</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>