--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ab86584bd7f40f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9570653689884480" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R616ee22a53584dc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R491b2c0e60554580"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59af92e1cd6f4ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R616ee22a53584dc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb68917833058486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R491b2c0e60554580" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LOW-10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>