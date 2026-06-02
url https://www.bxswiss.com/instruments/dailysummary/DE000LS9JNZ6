--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9570653689884480" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5163556598d4861" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R491b2c0e60554580"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d3646c003e74a13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb68917833058486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R491b2c0e60554580" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R119cd22dffe548b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d3646c003e74a13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LOW-10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>