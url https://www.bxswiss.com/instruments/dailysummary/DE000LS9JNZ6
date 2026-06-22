--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5163556598d4861" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73491cf2f89c4ae0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d3646c003e74a13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2100ab4e6904338"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R119cd22dffe548b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d3646c003e74a13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14039a145794444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2100ab4e6904338" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LOW-10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>