--- v9 (2026-06-22)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73491cf2f89c4ae0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re024a0a140824cf0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2100ab4e6904338"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83cbc22df30143ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14039a145794444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2100ab4e6904338" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0781cba3d3d647d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83cbc22df30143ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LOW-10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +683,58 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>