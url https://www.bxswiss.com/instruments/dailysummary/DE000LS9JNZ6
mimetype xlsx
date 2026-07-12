--- v10 (2026-06-22)
+++ v11 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re024a0a140824cf0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R080e249a5fc94932" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83cbc22df30143ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97c544ecfcd84a0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0781cba3d3d647d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83cbc22df30143ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00a9615da4274f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97c544ecfcd84a0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LOW-10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>