--- v11 (2026-07-12)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R080e249a5fc94932" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fdb6e315c304511" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97c544ecfcd84a0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69ae2b585cb04ff8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00a9615da4274f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97c544ecfcd84a0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6650f4971a84a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69ae2b585cb04ff8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LOW-10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,506 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>