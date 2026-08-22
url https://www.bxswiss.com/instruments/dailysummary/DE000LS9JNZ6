--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fdb6e315c304511" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27d1f5d044774f3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69ae2b585cb04ff8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1abd2f318a924830"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6650f4971a84a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69ae2b585cb04ff8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a2c708161f24a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1abd2f318a924830" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LOW-10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,298 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>116,898</x:t>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,656</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>116,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,623</x:t>
         </x:is>
       </x:c>
@@ -624,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>