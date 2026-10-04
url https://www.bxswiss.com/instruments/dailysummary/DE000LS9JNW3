--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4802d88390ad4238" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd562611a7d434601" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref99de7dde8c4fcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38f66cb298864406"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a1509f34f4b42b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref99de7dde8c4fcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R354d7fef965f4713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38f66cb298864406" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Mixed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>220,818</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,106</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>220,014</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>220,008</x:t>
-[...107 lines deleted...]
-          <x:t>221,890</x:t>
+          <x:t>219,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>