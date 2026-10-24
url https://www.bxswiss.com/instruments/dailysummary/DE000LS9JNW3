--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd562611a7d434601" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69da7c5c245a48f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38f66cb298864406"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9e1ff17489a477f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R354d7fef965f4713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38f66cb298864406" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68d626706ff34897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9e1ff17489a477f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Mixed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...90 lines deleted...]
-          <x:t>220,014</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>220,008</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>219,778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,870</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>