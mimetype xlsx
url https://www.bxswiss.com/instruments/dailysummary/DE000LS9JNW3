--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3a6598e829c45bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7acf3b3b11fe46b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3cce211d6134783"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8346a54f1bfb4e24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0961b6817adc4f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3cce211d6134783" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f83cf93058a4f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8346a54f1bfb4e24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Mixed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,957</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>