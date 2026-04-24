--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7acf3b3b11fe46b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4c5e2751a2946ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8346a54f1bfb4e24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91dbf5aa3c9648b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f83cf93058a4f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8346a54f1bfb4e24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f8f870867504a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91dbf5aa3c9648b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Mixed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>