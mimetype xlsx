--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4c5e2751a2946ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d5ba312b14c43c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91dbf5aa3c9648b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc278d5ff19464f7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f8f870867504a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91dbf5aa3c9648b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c761d916d194231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc278d5ff19464f7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Mixed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>