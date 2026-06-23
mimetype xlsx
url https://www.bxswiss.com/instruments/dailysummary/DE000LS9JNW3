--- v9 (2026-05-14)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d5ba312b14c43c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red69035a10454e18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc278d5ff19464f7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb45be8f803f64386"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c761d916d194231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc278d5ff19464f7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8b978b477e44a84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb45be8f803f64386" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Mixed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>216,063</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>