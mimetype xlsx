--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red69035a10454e18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc174d568f0e4fb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb45be8f803f64386"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20e4dbc581df44e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8b978b477e44a84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb45be8f803f64386" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf30b1a5c94fb4cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20e4dbc581df44e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Mixed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>