--- v11 (2026-07-13)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc174d568f0e4fb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec3ddda7d50d487a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20e4dbc581df44e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91a76652d1ad40fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf30b1a5c94fb4cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20e4dbc581df44e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R273e0959cf484462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91a76652d1ad40fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Mixed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,438</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>