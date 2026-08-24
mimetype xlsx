--- v12 (2026-08-03)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec3ddda7d50d487a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffbcb460e6ed490e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91a76652d1ad40fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe281827cdbf4424"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R273e0959cf484462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91a76652d1ad40fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbf4ca0a128145c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe281827cdbf4424" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Mixed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,527 +149,122 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>220,058</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,778</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...263 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,655</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>