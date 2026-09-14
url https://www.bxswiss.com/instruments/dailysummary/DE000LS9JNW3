--- v13 (2026-08-24)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffbcb460e6ed490e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4802d88390ad4238" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe281827cdbf4424"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref99de7dde8c4fcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbf4ca0a128145c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe281827cdbf4424" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a1509f34f4b42b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref99de7dde8c4fcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Mixed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>