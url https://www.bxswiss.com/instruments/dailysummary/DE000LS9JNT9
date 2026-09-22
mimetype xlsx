--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde25726dab9544fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc220840a4c954b3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6766809092c544fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf231037199a4a37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85c94db9dc9f41ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6766809092c544fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85e0b306285f4882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf231037199a4a37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CompositeSmall_DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,954</x:t>
-[...102 lines deleted...]
-          <x:t>113,505</x:t>
+          <x:t>112,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,594</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...261 lines deleted...]
-          <x:t>112,915</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,540</x:t>
-[...58 lines deleted...]
-          <x:t>112,873</x:t>
+          <x:t>113,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>