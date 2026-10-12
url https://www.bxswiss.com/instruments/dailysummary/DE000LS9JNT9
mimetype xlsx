--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc220840a4c954b3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfca43f74cbaf48a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf231037199a4a37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6db310c3e3c7474a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85e0b306285f4882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf231037199a4a37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7bfbbdabbea475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6db310c3e3c7474a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CompositeSmall_DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...139 lines deleted...]
-          <x:t>112,915</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,540</x:t>
-[...70 lines deleted...]
-          <x:t>112,925</x:t>
+          <x:t>113,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,386</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>113,643</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>