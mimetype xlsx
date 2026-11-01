--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfca43f74cbaf48a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7e1749990e140eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6db310c3e3c7474a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23025cf376144c58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7bfbbdabbea475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6db310c3e3c7474a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58117a3f11f14997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23025cf376144c58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CompositeSmall_DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...311 lines deleted...]
-          <x:t>113,479</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,954</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...172 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,368</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>