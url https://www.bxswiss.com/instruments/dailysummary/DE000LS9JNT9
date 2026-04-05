--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c55d632af3a454a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0790a86f920e4c36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f29dbca91b24be4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d59fa47c8a84e53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc23c4c849ea4295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f29dbca91b24be4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e644f96d1194eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d59fa47c8a84e53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CompositeSmall_DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>