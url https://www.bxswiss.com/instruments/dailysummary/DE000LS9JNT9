--- v5 (2026-04-05)
+++ v6 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0790a86f920e4c36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb76f501ce91406a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d59fa47c8a84e53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e48fbfbda254f7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e644f96d1194eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d59fa47c8a84e53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4a59be338aa4657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e48fbfbda254f7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CompositeSmall_DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>