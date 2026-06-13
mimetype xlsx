--- v6 (2026-05-01)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb76f501ce91406a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5717f1d551b84d8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e48fbfbda254f7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1310c6b0709f46ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4a59be338aa4657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e48fbfbda254f7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0197a09e9ccd466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1310c6b0709f46ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CompositeSmall_DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>110,457</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>