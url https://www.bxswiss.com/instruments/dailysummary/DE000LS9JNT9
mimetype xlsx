--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5717f1d551b84d8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R203ac5a1ee2341ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1310c6b0709f46ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b052b3e33f648be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0197a09e9ccd466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1310c6b0709f46ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc248075e0ea45d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b052b3e33f648be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CompositeSmall_DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,859</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>