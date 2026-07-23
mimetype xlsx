--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R203ac5a1ee2341ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cea3d640d46468e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b052b3e33f648be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f649d29f08543dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc248075e0ea45d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b052b3e33f648be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb40a0c66fb745da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f649d29f08543dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CompositeSmall_DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>113,167</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,274</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>08.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,653</x:t>
-[...495 lines deleted...]
-          <x:t>112,859</x:t>
+          <x:t>112,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>