--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cea3d640d46468e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb6b3567af244dd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f649d29f08543dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f8dd0c951674bba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb40a0c66fb745da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f649d29f08543dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7c7b29506984915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f8dd0c951674bba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CompositeSmall_DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>113,209</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,786</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>112,775</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>