--- v10 (2026-08-12)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb6b3567af244dd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde25726dab9544fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f8dd0c951674bba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6766809092c544fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7c7b29506984915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f8dd0c951674bba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85c94db9dc9f41ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6766809092c544fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CompositeSmall_DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>113,077</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,763</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>112,812</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>