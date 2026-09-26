--- v11 (2026-09-06)
+++ v12 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53ccac59e08f4507" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95581af3655242c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aacd36449464f10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46ba5a823b1849af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40968e0a47094349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aacd36449464f10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ce72bcb55b045ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46ba5a823b1849af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Infinite German Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>