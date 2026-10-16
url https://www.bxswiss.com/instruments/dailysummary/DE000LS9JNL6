--- v12 (2026-09-26)
+++ v13 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95581af3655242c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R586d30d27dea4c27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46ba5a823b1849af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf92e0ec5587044b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ce72bcb55b045ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46ba5a823b1849af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44e12d19ad5b4f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf92e0ec5587044b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Infinite German Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>