--- v13 (2026-10-16)
+++ v14 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R586d30d27dea4c27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cd3f74beefa43b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf92e0ec5587044b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc32ac6b5f4cd4e3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44e12d19ad5b4f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf92e0ec5587044b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94d5349d5ee243ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc32ac6b5f4cd4e3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Infinite German Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>