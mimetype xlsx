--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0192b518f864de4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9d8ad9b8d2842b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e26c3b106ab4e53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb76ab31c556649de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43ff0a6c245f4cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e26c3b106ab4e53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R887d582706d94811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb76ab31c556649de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Infinite German Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,630 +149,225 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...203 lines deleted...]
-          <x:t>159,193</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,217</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...366 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,840</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>