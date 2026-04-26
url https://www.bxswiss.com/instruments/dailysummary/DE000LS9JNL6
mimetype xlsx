--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9d8ad9b8d2842b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00d718e3cd1b45b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb76ab31c556649de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcac3d1a1770041ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R887d582706d94811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb76ab31c556649de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R626f15f0cbe24110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcac3d1a1770041ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Infinite German Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>