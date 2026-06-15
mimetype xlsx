--- v6 (2026-04-26)
+++ v7 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00d718e3cd1b45b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7532dff4e74459b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcac3d1a1770041ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f92b5c9846b4a22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R626f15f0cbe24110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcac3d1a1770041ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R389c9913a7bb4c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f92b5c9846b4a22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Infinite German Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...350 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>173,009</x:t>
-[...198 lines deleted...]
-          <x:t>172,405</x:t>
+          <x:t>174,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>