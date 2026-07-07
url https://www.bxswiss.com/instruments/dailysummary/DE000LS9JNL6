--- v7 (2026-06-15)
+++ v8 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7532dff4e74459b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30130adcf7214ac6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f92b5c9846b4a22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a54e09332fc4767"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R389c9913a7bb4c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f92b5c9846b4a22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76b0b940f267431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a54e09332fc4767" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Infinite German Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,485 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...410 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,439</x:t>
@@ -690,31 +258,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>