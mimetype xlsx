--- v8 (2026-07-07)
+++ v9 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30130adcf7214ac6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra204c897a97e4cd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a54e09332fc4767"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18aa34c512064b8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76b0b940f267431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a54e09332fc4767" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd445097a59a542b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18aa34c512064b8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Infinite German Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>