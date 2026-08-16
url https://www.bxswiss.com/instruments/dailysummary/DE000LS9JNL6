--- v9 (2026-07-27)
+++ v10 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra204c897a97e4cd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf6dba0445484384" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18aa34c512064b8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6508bfa616b747c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd445097a59a542b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18aa34c512064b8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc92b8efaa24246b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6508bfa616b747c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Infinite German Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,917</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,439</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>