--- v10 (2026-08-16)
+++ v11 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf6dba0445484384" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53ccac59e08f4507" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6508bfa616b747c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aacd36449464f10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc92b8efaa24246b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6508bfa616b747c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40968e0a47094349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aacd36449464f10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Infinite German Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,036</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>171,439</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>