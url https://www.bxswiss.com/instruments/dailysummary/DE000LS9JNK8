--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff6cc08f822c4712" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b0ac759274343a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbc75504acb64575"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8ddbf3c1bf841a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28bf8b2afd5046a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbc75504acb64575" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R363fc7d1f7404de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8ddbf3c1bf841a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest in Switzerland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,703</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>