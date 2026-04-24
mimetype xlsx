--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b0ac759274343a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb47f6d537d10466d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8ddbf3c1bf841a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddfc69ce2e6f41b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R363fc7d1f7404de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8ddbf3c1bf841a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9daccb491f084f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddfc69ce2e6f41b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest in Switzerland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>