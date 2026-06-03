--- v6 (2026-04-24)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb47f6d537d10466d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2137fb32e8f74f86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddfc69ce2e6f41b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb477b8f044e4a66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9daccb491f084f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddfc69ce2e6f41b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd7d259c900a40bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb477b8f044e4a66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest in Switzerland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>108,740</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>