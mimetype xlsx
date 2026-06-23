--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2137fb32e8f74f86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c3201c8ce39434a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb477b8f044e4a66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R164cb3ea3cb3407b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd7d259c900a40bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb477b8f044e4a66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd9ed486012944d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R164cb3ea3cb3407b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest in Switzerland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>