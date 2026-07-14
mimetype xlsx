--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c3201c8ce39434a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86fe0547adef461a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R164cb3ea3cb3407b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5204c4528474005"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd9ed486012944d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R164cb3ea3cb3407b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae9754b6d6074abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5204c4528474005" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest in Switzerland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>