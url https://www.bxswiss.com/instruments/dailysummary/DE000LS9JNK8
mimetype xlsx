--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86fe0547adef461a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1de7029c197d433b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5204c4528474005"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R590c0d2503d340ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae9754b6d6074abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5204c4528474005" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6608021777974fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R590c0d2503d340ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest in Switzerland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>