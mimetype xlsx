--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1de7029c197d433b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d7e02eb228548e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R590c0d2503d340ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd978db72b528419b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6608021777974fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R590c0d2503d340ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55519270ca164348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd978db72b528419b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest in Switzerland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>117,589</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,922</x:t>
-[...291 lines deleted...]
-          <x:t>114,351</x:t>
+          <x:t>116,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>114,843</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>