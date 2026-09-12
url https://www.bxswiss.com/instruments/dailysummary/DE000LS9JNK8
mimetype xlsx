--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d7e02eb228548e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f03100ec4a94a1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd978db72b528419b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7cacf181ac54021"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55519270ca164348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd978db72b528419b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R688e4bd9297442e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7cacf181ac54021" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest in Switzerland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>