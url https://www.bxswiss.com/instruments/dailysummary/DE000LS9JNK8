--- v12 (2026-09-12)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f03100ec4a94a1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R876e561b801d4f32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7cacf181ac54021"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c1ffc68bef34d67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R688e4bd9297442e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7cacf181ac54021" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48671ee17dbd4d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c1ffc68bef34d67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest in Switzerland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...613 lines deleted...]
-          <x:t>115,579</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>