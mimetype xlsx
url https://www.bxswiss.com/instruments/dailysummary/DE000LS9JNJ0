--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24f7ea0158a140ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdf1bf6d1eb0411d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36574cc4ae5a44ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e10028408374835"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7606295abcf43a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36574cc4ae5a44ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58cd637818cd4a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e10028408374835" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lieblingswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,486 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...173 lines deleted...]
-          <x:t>66,926</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,609</x:t>
-[...269 lines deleted...]
-          <x:t>63,389</x:t>
+          <x:t>67,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>