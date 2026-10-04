--- v14 (2026-09-12)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdf1bf6d1eb0411d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5ae1dda1af449f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e10028408374835"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dfab5ef38154369"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58cd637818cd4a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e10028408374835" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdd66a076dbf49a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dfab5ef38154369" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lieblingswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>65,657</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,022</x:t>
-        </x:is>
-[...543 lines deleted...]
-          <x:t>68,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>