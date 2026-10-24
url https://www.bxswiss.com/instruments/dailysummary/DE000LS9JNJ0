--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5ae1dda1af449f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce530e161b8844de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dfab5ef38154369"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcca3d4cdfd334736"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdd66a076dbf49a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dfab5ef38154369" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R192c501c032445b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcca3d4cdfd334736" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lieblingswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...333 lines deleted...]
-          <x:t>68,342</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,881</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>67,299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,754</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>