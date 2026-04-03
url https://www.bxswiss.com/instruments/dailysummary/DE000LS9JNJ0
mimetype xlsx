--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78b4f88738764920" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb81356ad2a984cd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb03d3ee0c9dc4356"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4422c6dd8be4b3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5470893738a4166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb03d3ee0c9dc4356" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb242532d0b14466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4422c6dd8be4b3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lieblingswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>