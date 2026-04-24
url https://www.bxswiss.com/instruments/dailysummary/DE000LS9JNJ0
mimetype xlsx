--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb81356ad2a984cd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R741d86b93b7648d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4422c6dd8be4b3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f2b4c4092644dc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb242532d0b14466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4422c6dd8be4b3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d2374112fcc4f45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f2b4c4092644dc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lieblingswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,524</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>