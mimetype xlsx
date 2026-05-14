--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R741d86b93b7648d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb028a8df25749ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f2b4c4092644dc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e3f14512e184b4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d2374112fcc4f45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f2b4c4092644dc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d236a076ca746d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e3f14512e184b4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lieblingswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>