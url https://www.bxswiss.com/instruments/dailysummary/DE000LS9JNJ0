--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb028a8df25749ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6448452e8f754c99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e3f14512e184b4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a1fd9dacea34899"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d236a076ca746d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e3f14512e184b4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc76e6464d564f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a1fd9dacea34899" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lieblingswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>