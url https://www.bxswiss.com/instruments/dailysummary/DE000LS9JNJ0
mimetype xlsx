--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6448452e8f754c99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9a3128f76bd4be9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a1fd9dacea34899"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra675a785971947b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc76e6464d564f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a1fd9dacea34899" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7a1aa44a0104ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra675a785971947b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lieblingswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>