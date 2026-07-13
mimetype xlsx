--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9a3128f76bd4be9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18602f333f644b16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra675a785971947b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e848e379943408f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7a1aa44a0104ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra675a785971947b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d1fcc05057947b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e848e379943408f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lieblingswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>59,401</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,726</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>59,607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,514</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>