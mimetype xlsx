--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18602f333f644b16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fee06e739224109" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e848e379943408f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc144f409f9e49c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d1fcc05057947b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e848e379943408f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R664958cd1c0f49a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc144f409f9e49c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lieblingswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,50 +312,455 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>