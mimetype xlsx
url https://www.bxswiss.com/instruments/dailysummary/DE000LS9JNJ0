--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fee06e739224109" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24f7ea0158a140ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc144f409f9e49c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36574cc4ae5a44ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R664958cd1c0f49a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc144f409f9e49c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7606295abcf43a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36574cc4ae5a44ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lieblingswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,486 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>66,515</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>