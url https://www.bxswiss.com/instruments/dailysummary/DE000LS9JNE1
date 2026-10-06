--- v14 (2026-09-13)
+++ v15 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad0e04003d304fa8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9918885c785544cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bc88bc41cc04901"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f67d6dc47204db9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd99e938520534f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bc88bc41cc04901" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05591c0abc27435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f67d6dc47204db9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,088</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>