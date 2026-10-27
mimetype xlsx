--- v15 (2026-10-06)
+++ v16 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9918885c785544cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e7b95e2804f45b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f67d6dc47204db9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7425d10555a40f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05591c0abc27435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f67d6dc47204db9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9515125dccd44677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7425d10555a40f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...193 lines deleted...]
-          <x:t>187,764</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>184,187</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>192,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,837</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>