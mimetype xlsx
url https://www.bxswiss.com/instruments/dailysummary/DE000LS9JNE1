--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a6c6686f2cb4707" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53cf1fdb73964e13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1f7b8ba916e4e27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdc76dad893b46bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3e1e6e932674cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1f7b8ba916e4e27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eba12c6c4574a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdc76dad893b46bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,752</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>