--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53cf1fdb73964e13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f4507c1c4114e32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdc76dad893b46bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51bb243942e643a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eba12c6c4574a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdc76dad893b46bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dcb41d5ddb84005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51bb243942e643a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>