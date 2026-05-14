--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f4507c1c4114e32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re95a1d6f0eb349bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51bb243942e643a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7d467feaa384ae4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dcb41d5ddb84005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51bb243942e643a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc279dcc408294168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7d467feaa384ae4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,419 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>208,666</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,689</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...182 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,857</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>