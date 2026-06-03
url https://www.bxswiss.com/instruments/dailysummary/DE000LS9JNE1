--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re95a1d6f0eb349bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc6c46bbe3a04e23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7d467feaa384ae4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e32886fe8a841cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc279dcc408294168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7d467feaa384ae4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bbdc5c7dd054175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e32886fe8a841cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>