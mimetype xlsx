--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc6c46bbe3a04e23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8547db64966e44b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e32886fe8a841cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf123384691d4aa3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bbdc5c7dd054175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e32886fe8a841cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b094cdad1b04092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf123384691d4aa3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,761</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>