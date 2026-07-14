--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8547db64966e44b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bdb576a58be4706" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf123384691d4aa3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1060f640997e4a3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b094cdad1b04092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf123384691d4aa3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcad222ca7c804915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1060f640997e4a3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>