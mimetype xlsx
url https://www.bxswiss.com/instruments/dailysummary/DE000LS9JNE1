--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bdb576a58be4706" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd157cfad849747b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1060f640997e4a3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c9faf3c0612431b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcad222ca7c804915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1060f640997e4a3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92a42fe64b9a4022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c9faf3c0612431b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,058</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>