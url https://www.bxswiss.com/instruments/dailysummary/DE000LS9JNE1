--- v12 (2026-08-03)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd157cfad849747b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0464d2666f374132" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c9faf3c0612431b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83382ea1ebc446c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92a42fe64b9a4022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c9faf3c0612431b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d33ab4c316c472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83382ea1ebc446c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>196,495</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>196,209</x:t>
-[...296 lines deleted...]
-          <x:t>188,058</x:t>
+          <x:t>193,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>