--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0464d2666f374132" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad0e04003d304fa8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83382ea1ebc446c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bc88bc41cc04901"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d33ab4c316c472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83382ea1ebc446c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd99e938520534f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bc88bc41cc04901" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>