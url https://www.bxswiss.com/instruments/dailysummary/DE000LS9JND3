--- v7 (2026-03-14)
+++ v8 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07a301c5a0114aab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ba2f27955e14aed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22357eaf6c2a475d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref4179c7227d4fd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcbe6749835a40df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22357eaf6c2a475d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re236b94a520648ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref4179c7227d4fd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Data + Fintech-Profiteure</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JND3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>