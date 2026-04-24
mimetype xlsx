--- v8 (2026-04-03)
+++ v9 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ba2f27955e14aed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e61b18e34a746e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref4179c7227d4fd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84ee6f5e14ee4c99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re236b94a520648ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref4179c7227d4fd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R029c420de43d4a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84ee6f5e14ee4c99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Data + Fintech-Profiteure</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JND3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>