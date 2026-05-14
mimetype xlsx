--- v9 (2026-04-24)
+++ v10 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e61b18e34a746e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra53e2bd9071e434e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84ee6f5e14ee4c99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdea7e2a6199e424d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R029c420de43d4a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84ee6f5e14ee4c99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R848448a34216490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdea7e2a6199e424d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Data + Fintech-Profiteure</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JND3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>141,292</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,927</x:t>
-[...279 lines deleted...]
-          <x:t>139,245</x:t>
+          <x:t>140,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>