--- v10 (2026-05-14)
+++ v11 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra53e2bd9071e434e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R766865be85ab4c8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdea7e2a6199e424d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb29ee7f2799c4d0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R848448a34216490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdea7e2a6199e424d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0863ea93f83465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb29ee7f2799c4d0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Data + Fintech-Profiteure</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JND3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>