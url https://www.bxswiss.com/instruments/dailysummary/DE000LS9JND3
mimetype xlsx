--- v11 (2026-06-03)
+++ v12 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R766865be85ab4c8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad9e4ea813f0493b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb29ee7f2799c4d0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19ab073eae0e45b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0863ea93f83465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb29ee7f2799c4d0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a2689a0ae13461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19ab073eae0e45b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Data + Fintech-Profiteure</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JND3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>