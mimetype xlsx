--- v12 (2026-06-23)
+++ v13 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad9e4ea813f0493b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f0f10d0d7ad43a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19ab073eae0e45b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1acac67c83ef4d72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a2689a0ae13461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19ab073eae0e45b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dd98420591f4de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1acac67c83ef4d72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Data + Fintech-Profiteure</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JND3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>