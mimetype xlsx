--- v13 (2026-07-13)
+++ v14 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f0f10d0d7ad43a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a75639351714a2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1acac67c83ef4d72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re55a4c837ffc4371"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dd98420591f4de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1acac67c83ef4d72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5c313ff37bf4137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re55a4c837ffc4371" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Data + Fintech-Profiteure</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JND3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>