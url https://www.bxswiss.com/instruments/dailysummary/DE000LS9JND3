--- v14 (2026-08-02)
+++ v15 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a75639351714a2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7425d8287ef4004" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re55a4c837ffc4371"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf254da1695ab4b68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5c313ff37bf4137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re55a4c837ffc4371" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2438814d72894f1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf254da1695ab4b68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Data + Fintech-Profiteure</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JND3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>