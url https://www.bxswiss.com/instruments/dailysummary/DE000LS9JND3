--- v15 (2026-08-22)
+++ v16 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7425d8287ef4004" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re73a8b6eb9e54913" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf254da1695ab4b68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24d52e9dc8c4454c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2438814d72894f1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf254da1695ab4b68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R266fa65513b24fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24d52e9dc8c4454c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Data + Fintech-Profiteure</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JND3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>