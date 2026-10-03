--- v16 (2026-09-11)
+++ v17 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re73a8b6eb9e54913" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R372989a0f24c4299" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24d52e9dc8c4454c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae9a0cb2ec9f44df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R266fa65513b24fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24d52e9dc8c4454c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58ed77f820d34f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae9a0cb2ec9f44df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Data + Fintech-Profiteure</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JND3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...139 lines deleted...]
-          <x:t>170,725</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,486</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>170,108</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>