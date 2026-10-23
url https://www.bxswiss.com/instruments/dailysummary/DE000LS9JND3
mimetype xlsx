--- v17 (2026-10-03)
+++ v18 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R372989a0f24c4299" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d842c467b5f4d18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae9a0cb2ec9f44df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24e613d341894680"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58ed77f820d34f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae9a0cb2ec9f44df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R758890bf21894d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24e613d341894680" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Data + Fintech-Profiteure</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JND3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>