--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e88e3aa24a44ab4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re42cae8599704f4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R116c365cdfbf461f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref1cb9fac4574c7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R116f4e7ae2dc496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R116c365cdfbf461f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6cf03a2f227490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref1cb9fac4574c7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Outperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...490 lines deleted...]
-          <x:t>122,685</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,189</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>122,803</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,232</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>