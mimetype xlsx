--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re42cae8599704f4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85d4b5a32c9d4803" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref1cb9fac4574c7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54bf6c7897af4dd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6cf03a2f227490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref1cb9fac4574c7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf55cff0b055a4907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54bf6c7897af4dd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Outperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>124,780</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,464</x:t>
-[...479 lines deleted...]
-        <x:is>
           <x:t>122,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>