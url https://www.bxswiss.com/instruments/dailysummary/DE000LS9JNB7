--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85d4b5a32c9d4803" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re24166da32334be2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54bf6c7897af4dd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R666c5500c1f848c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf55cff0b055a4907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54bf6c7897af4dd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00a4f7fe60ec4885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R666c5500c1f848c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Outperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>