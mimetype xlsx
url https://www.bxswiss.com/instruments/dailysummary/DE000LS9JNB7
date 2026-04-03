--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c3f88d736234f60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R805ace92abb949f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0af1e3e6f1ce4b54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f3a9e4e354145ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82a377d1b4854cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0af1e3e6f1ce4b54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b9f4919c9cd450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f3a9e4e354145ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Outperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>101,746</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,701</x:t>
-[...566 lines deleted...]
-          <x:t>100,557</x:t>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>