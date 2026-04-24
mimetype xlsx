--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R805ace92abb949f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d98fd89c33b4ef0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f3a9e4e354145ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R757fcf0988a44f38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b9f4919c9cd450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f3a9e4e354145ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b4ca36119cd4e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R757fcf0988a44f38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Outperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>