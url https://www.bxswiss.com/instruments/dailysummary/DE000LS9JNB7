--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d98fd89c33b4ef0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaf8010804334b01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R757fcf0988a44f38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5458fddc2054f50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b4ca36119cd4e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R757fcf0988a44f38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d0c6f9ed7894f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5458fddc2054f50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Outperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>