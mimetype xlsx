--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaf8010804334b01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf85972e26bb947e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5458fddc2054f50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re748321f2cc94ae9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d0c6f9ed7894f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5458fddc2054f50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6788ed7396494897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re748321f2cc94ae9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Outperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>