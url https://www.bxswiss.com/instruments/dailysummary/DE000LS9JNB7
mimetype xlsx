--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf85972e26bb947e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redb2068f2ff445dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re748321f2cc94ae9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re01c61566aaa4899"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6788ed7396494897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re748321f2cc94ae9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d0ade06206d408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re01c61566aaa4899" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Outperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,159</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>