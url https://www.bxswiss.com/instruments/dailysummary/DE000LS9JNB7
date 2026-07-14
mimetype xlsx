--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redb2068f2ff445dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce00836ab53742ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re01c61566aaa4899"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf39b0955cd54e47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d0ade06206d408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re01c61566aaa4899" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f72f0d04dba4487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf39b0955cd54e47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Outperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>