--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce00836ab53742ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e88e3aa24a44ab4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf39b0955cd54e47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R116c365cdfbf461f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f72f0d04dba4487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf39b0955cd54e47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R116f4e7ae2dc496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R116c365cdfbf461f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Outperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JNB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,354</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>