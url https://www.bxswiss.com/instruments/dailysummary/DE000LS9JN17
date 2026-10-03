--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73bfe48cf56a4866" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c37afa148584e9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40437690147749c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree431813c66a494c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf58728aebfa44a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40437690147749c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba38888dccef4122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree431813c66a494c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden Aristokraten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JN17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>