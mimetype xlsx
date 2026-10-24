--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c37afa148584e9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d2c7d04277b4071" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree431813c66a494c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd23510ff0eca4149"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba38888dccef4122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree431813c66a494c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re295cfb6d1524783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd23510ff0eca4149" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden Aristokraten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JN17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>183,156</x:t>
-[...468 lines deleted...]
-          <x:t>179,701</x:t>
+          <x:t>184,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>