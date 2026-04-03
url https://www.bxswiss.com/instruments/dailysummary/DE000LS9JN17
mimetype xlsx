--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27c8ea8725344b10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re129fbf9a4144834" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13e533c69c314722"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20547516afc94915"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19a851412ae6479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13e533c69c314722" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73d8fccf9a5d4699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20547516afc94915" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden Aristokraten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JN17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>176,317</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>