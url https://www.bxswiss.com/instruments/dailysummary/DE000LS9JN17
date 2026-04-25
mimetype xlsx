--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re129fbf9a4144834" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6e629e3228d4e0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20547516afc94915"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0428f96782894873"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73d8fccf9a5d4699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20547516afc94915" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf61f345aae1f4264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0428f96782894873" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden Aristokraten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JN17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>