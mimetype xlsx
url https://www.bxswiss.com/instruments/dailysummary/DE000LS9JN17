--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6e629e3228d4e0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ef328920b1b4d3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0428f96782894873"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8caff1452bb429b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf61f345aae1f4264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0428f96782894873" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5362301ba1ac4361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8caff1452bb429b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden Aristokraten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JN17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>