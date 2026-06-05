--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ef328920b1b4d3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R146abc652bb74b59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8caff1452bb429b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c864b9f80294fc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5362301ba1ac4361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8caff1452bb429b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R674579f3feee454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c864b9f80294fc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden Aristokraten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JN17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>170,841</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,267</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...435 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,136</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>