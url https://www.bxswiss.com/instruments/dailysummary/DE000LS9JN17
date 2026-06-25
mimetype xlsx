--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R146abc652bb74b59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R189f0a393f9a4f9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c864b9f80294fc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52644779033c4529"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R674579f3feee454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c864b9f80294fc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fddef6fcb974fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52644779033c4529" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden Aristokraten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JN17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>