--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R189f0a393f9a4f9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R162f8603353e466b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52644779033c4529"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58311f90dd8b4ae0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fddef6fcb974fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52644779033c4529" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16b74fe0da69497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58311f90dd8b4ae0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden Aristokraten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JN17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>