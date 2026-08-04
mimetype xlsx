--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R162f8603353e466b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2664dc1fe4f445a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58311f90dd8b4ae0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42a62b5ab2b743f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16b74fe0da69497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58311f90dd8b4ae0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe0a9e540d8342d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42a62b5ab2b743f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden Aristokraten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JN17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>