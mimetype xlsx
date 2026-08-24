--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2664dc1fe4f445a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f5bca60ee224e9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42a62b5ab2b743f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d9e25d27bc14a91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe0a9e540d8342d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42a62b5ab2b743f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R044ea5845062495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d9e25d27bc14a91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden Aristokraten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JN17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,298</x:t>
@@ -737,31 +299,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>