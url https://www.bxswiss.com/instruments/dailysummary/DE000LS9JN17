--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f5bca60ee224e9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73bfe48cf56a4866" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d9e25d27bc14a91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40437690147749c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R044ea5845062495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d9e25d27bc14a91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf58728aebfa44a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40437690147749c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden Aristokraten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JN17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,395 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...343 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -677,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>