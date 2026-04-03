--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9afc520a83de40ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4a4759147964084" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd353ecd730fb4142"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88480ea25bab4dd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4010d3c0d1b2422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd353ecd730fb4142" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R887256bb279a4bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88480ea25bab4dd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silber Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JN09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>111,740</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,041</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>110,899</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>