--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4a4759147964084" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca5d9b54f5d54b15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88480ea25bab4dd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96c6937a077643cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R887256bb279a4bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88480ea25bab4dd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63da3a6accea4eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96c6937a077643cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silber Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JN09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>