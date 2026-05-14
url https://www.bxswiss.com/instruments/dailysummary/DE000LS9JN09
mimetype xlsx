--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca5d9b54f5d54b15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae9d6fde2de34e60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96c6937a077643cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4535eb7bd224da0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63da3a6accea4eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96c6937a077643cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf216bd501f84863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4535eb7bd224da0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silber Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JN09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,962</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,089</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>