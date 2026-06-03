--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae9d6fde2de34e60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f727d6c5c204242" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4535eb7bd224da0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b73442008ec4ecd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf216bd501f84863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4535eb7bd224da0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e220d0a0b324307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b73442008ec4ecd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silber Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JN09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>112,366</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>