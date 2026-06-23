--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f727d6c5c204242" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R026dccf9d8604591" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b73442008ec4ecd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29c3b94384f74152"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e220d0a0b324307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b73442008ec4ecd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2e902542d154ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29c3b94384f74152" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silber Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JN09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,389</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,298</x:t>
-[...544 lines deleted...]
-          <x:t>112,085</x:t>
+          <x:t>112,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,221</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>