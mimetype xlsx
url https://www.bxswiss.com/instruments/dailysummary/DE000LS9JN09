--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R026dccf9d8604591" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7fae06893fd4b31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29c3b94384f74152"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ab5381388e1460e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2e902542d154ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29c3b94384f74152" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R544cff7596544156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ab5381388e1460e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silber Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JN09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>112,598</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,587</x:t>
-[...124 lines deleted...]
-          <x:t>112,795</x:t>
+          <x:t>112,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,664</x:t>
-[...112 lines deleted...]
-          <x:t>113,221</x:t>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>