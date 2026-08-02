--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7fae06893fd4b31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85dca460ff5c411f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ab5381388e1460e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc6e9d31ed5c4397"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R544cff7596544156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ab5381388e1460e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ab5d2d0e000428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc6e9d31ed5c4397" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silber Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JN09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>112,795</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,664</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>112,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,039</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>