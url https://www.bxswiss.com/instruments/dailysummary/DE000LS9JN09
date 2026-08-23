--- v13 (2026-08-02)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85dca460ff5c411f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7edd498c2f7d456b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc6e9d31ed5c4397"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdecc745b94734b7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ab5d2d0e000428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc6e9d31ed5c4397" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac7eecfaf6ab4280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdecc745b94734b7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silber Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JN09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>