--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7edd498c2f7d456b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e8bc29a314e4257" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdecc745b94734b7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f72b9e5f2f44f6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac7eecfaf6ab4280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdecc745b94734b7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5faeb0069f5a46fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f72b9e5f2f44f6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silber Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JN09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,403</x:t>
-[...48 lines deleted...]
-          <x:t>114,388</x:t>
+          <x:t>114,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,326</x:t>
-[...220 lines deleted...]
-          <x:t>114,409</x:t>
+          <x:t>114,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,672</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>