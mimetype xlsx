--- v15 (2026-09-12)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e8bc29a314e4257" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b18afd1ba8b4d6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f72b9e5f2f44f6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8b1ae217f734242"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5faeb0069f5a46fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f72b9e5f2f44f6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70209e2d934f43ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8b1ae217f734242" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silber Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JN09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>114,388</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,326</x:t>
-[...26 lines deleted...]
-          <x:t>114,440</x:t>
+          <x:t>114,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,540</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...327 lines deleted...]
-          <x:t>31.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,785</x:t>
-[...252 lines deleted...]
-          <x:t>115,672</x:t>
+          <x:t>115,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>