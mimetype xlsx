--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b18afd1ba8b4d6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e7a5460fd81481f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8b1ae217f734242"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28e004e81b814eed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70209e2d934f43ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8b1ae217f734242" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36f80ea99bc945ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28e004e81b814eed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silber Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JN09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,785</x:t>
-[...494 lines deleted...]
-        <x:is>
           <x:t>115,128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,258</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>