--- v3 (2026-03-14)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44f1b99123c04332" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32bcd50835774609" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95e49d717b054ffe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5780f094410547a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac4ff0a9e53e4116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95e49d717b054ffe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb215445af6d148a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5780f094410547a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Infinite Global Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JMZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,687</x:t>
@@ -791,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>