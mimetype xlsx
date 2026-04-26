--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32bcd50835774609" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd61f937acdf5475c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5780f094410547a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re156647babe2460f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb215445af6d148a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5780f094410547a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd611881d7b6f47b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re156647babe2460f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Infinite Global Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JMZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>