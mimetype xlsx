--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd61f937acdf5475c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R136dc5b6f67e40bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re156647babe2460f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7c783bf86f24b70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd611881d7b6f47b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re156647babe2460f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R767c4e46f5194d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7c783bf86f24b70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Infinite Global Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JMZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>128,421</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,297</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>130,642</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>