--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R136dc5b6f67e40bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30adef98300e4aa5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7c783bf86f24b70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ef8dbf3b4204de1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R767c4e46f5194d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7c783bf86f24b70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcae5c35f69164b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ef8dbf3b4204de1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Infinite Global Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JMZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>