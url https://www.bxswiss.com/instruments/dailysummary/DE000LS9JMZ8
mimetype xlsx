--- v7 (2026-06-05)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30adef98300e4aa5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R051a79ba1e8d4d02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ef8dbf3b4204de1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c753a26c7be4427"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcae5c35f69164b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ef8dbf3b4204de1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dafa0ee562a497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c753a26c7be4427" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Infinite Global Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JMZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>134,551</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>