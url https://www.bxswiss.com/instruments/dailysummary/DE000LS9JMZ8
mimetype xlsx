--- v8 (2026-08-04)
+++ v9 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R051a79ba1e8d4d02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29558e044666495d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c753a26c7be4427"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R424a455610fc44e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dafa0ee562a497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c753a26c7be4427" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R614a750fd21d46d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R424a455610fc44e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Infinite Global Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JMZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>