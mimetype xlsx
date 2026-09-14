--- v9 (2026-08-25)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29558e044666495d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0179e05760e54003" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R424a455610fc44e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b40a23d6e94410c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R614a750fd21d46d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R424a455610fc44e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf691408b6fb249ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b40a23d6e94410c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Infinite Global Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JMZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,140</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>