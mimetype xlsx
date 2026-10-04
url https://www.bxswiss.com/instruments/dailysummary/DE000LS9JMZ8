--- v10 (2026-09-14)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0179e05760e54003" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5c1b4e6e4db406d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b40a23d6e94410c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c48fe0f55384365"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf691408b6fb249ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b40a23d6e94410c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3fc173cf10249d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c48fe0f55384365" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Infinite Global Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JMZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>