--- v11 (2026-10-04)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5c1b4e6e4db406d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f8ee9b9b3e14740" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c48fe0f55384365"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60c6db544e204796"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3fc173cf10249d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c48fe0f55384365" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58d06fd1f02c4d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60c6db544e204796" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Infinite Global Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JMZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>